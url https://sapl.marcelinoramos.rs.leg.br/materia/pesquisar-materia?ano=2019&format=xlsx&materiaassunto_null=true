--- v0 (2025-12-07)
+++ v1 (2026-05-06)
@@ -54,1929 +54,1929 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ENIO LUIZ WITTMANN</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/43/01-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/43/01-2019.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado, através da Secretaria competente, a limpeza e a pintura de todas as paradas de ônibus do interior do Município.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/44/02-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/44/02-2019.pdf</t>
   </si>
   <si>
     <t>Indica que, através da Secretaria competente, se faça um levantamento das comunidades rurais do Município que ainda não possuem acesso à internet e, de forma coletiva, elabore um projeto em parceria com as propriedades para instalação de antenas repetidoras de internet.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/45/03-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/45/03-2019.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeitura, através do Secretaria de Agricultura e Meio Ambiente, realize um programa de coleta de lixo eletrônico, contemplando todo o território do Município.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/46/04-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/46/04-2019.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeitura, através do Secretaria de Agricultura, realize um programa de trator de esteira, com horas subsidiadas aos agricultores do Município.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/53/05-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/53/05-2019.pdf</t>
   </si>
   <si>
     <t>Indica que o Município encaminhe pedido de doação definitiva do imóvel da Estação Ferroviária aos órgãos competentes do governo federal.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/54/06-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/54/06-2019.pdf</t>
   </si>
   <si>
     <t>Indica que o Município estude a possibilidade de inclusão de jovens e adultos na Banda Marcial Municipal.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/59/07-2019_a2uCcMW.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/59/07-2019_a2uCcMW.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeitura, através da Secretaria de Agricultura, Meio Ambiente e Preservação Ecológica, analise a possibilidade de aquisição de uma plataforma, equipamento que vai acoplado à ensiladeira, utilizada para fazer silagem de inverno.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/60/08-2019_IoBCm6Z.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/60/08-2019_IoBCm6Z.pdf</t>
   </si>
   <si>
     <t>Indica que a Prefeitura, através da Secretaria de Agricultura, Meio Ambiente e Preservação Ecológica, estude a possibilidade de disponibilizar, através de convênio com outras entidades, cursos aos munícipes para operação e manutenção de máquinas agrícolas e pesadas.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>GILMAR DUTRA RIBEIRO, ELIANA LANZANA, RUDI DREHER, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/91/09-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/91/09-2019.pdf</t>
   </si>
   <si>
     <t>Considerando que está prevista a intervenção do DAER, através de empresa terceirizada, na ERS 491, solicitam que a Municipalidade, através da Secretaria de Obras e Urbanismo, acompanhe ativamente os trabalhos a serem realizados.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ELIANA LANZANA</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/97/10-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/97/10-2019.pdf</t>
   </si>
   <si>
     <t>Indica a criação de uma Lei Municipal que autoriza o Poder Executivo a desenvolver campanhas com premiação mediante sorteios a consumidores, objetivando o aumento da arrecadação e aumento do movimento econômico no Município.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>GILMAR DUTRA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/104/11-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/104/11-2019.pdf</t>
   </si>
   <si>
     <t>Indica a alocação de recursos oriundos de Emenda Parlamentar na pavimentação asfáltica do Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/124/12-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/124/12-2019.pdf</t>
   </si>
   <si>
     <t>Solicita destinação de recursos oriundos de Emenda Parlamentar em obras de infraestrutura pública urbana, com aplicação na pavimentação asfáltica na Rua Erich Schulz.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/125/13-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/125/13-2019.pdf</t>
   </si>
   <si>
     <t>Indica que o Município verifique a possibilidade legal de dar aporte financeiro e de recursos humanos para possibilitar a manutenção das atividades da banda marcial do Instituto de Educação Estadual Marcelino Ramos.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>SÉRGIO ALEXANDRI</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/132/14-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/132/14-2019.pdf</t>
   </si>
   <si>
     <t>Que o Município, dentro das possibilidades, em parceria com o Parque Municipal Mata do Rio Uruguai Teixeira Soares, realize a produção de mudas de flores, aproveitando os conhecimentos técnicos dos funcionários do Parque, especialmente da Técnica Agrícola.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/141/15-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/141/15-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal dê andamento ao processo de venda direta aos ocupantes de áreas públicas municipais e destine os recursos ou parte deles para um Fundo Municipal de Habitação, a ser criado previamente.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ADEMIR ANTONINHO MOMO, DAMIANA SALETE CORREA MENDES, ENIO LUIZ WITTMANN, HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/166/16-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/166/16-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de toldos em frente a escolas municipais.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/174/17-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/174/17-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam que o Executivo Municipal estude a viabilidade de destinação de recursos públicos para a Associação do Corpo de Bombeiros Voluntários de Marcelino Ramos – RS, a fim de auxiliá-los na aquisição de um novo caminhão para o exercício de suas atividades.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/175/18-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/175/18-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada ação para manutenção de bocas de lobo da cidade, em função de que algumas encontrarem-se entupidas e, por ocasião das fortes chuvas dos últimos dias, vários locais, dentre eles casas e centro comercial, foram invadidos pela chuva e barro.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ELIANA LANZANA, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/181/19-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/181/19-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do Centro de Eventos do Balneário.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/182/20-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/182/20-2019.pdf</t>
   </si>
   <si>
     <t>Sugerem a revitalização do muro de pedras do Balneário.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ADEMIR ANTONINHO MOMO, ANTONIO CARLOS GOMES DOS SANTOS, DAMIANA SALETE CORREA MENDES, ELIANA LANZANA, ENIO LUIZ WITTMANN, GILMAR DUTRA RIBEIRO, HÉLIO MÜLLER, SÉRGIO ALEXANDRI, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/185/21-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/185/21-2019.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que destine o valor restante da dotação orçamentária do Poder Legislativo Municipal para o exercício de 2019 à Secretaria Municipal de Turismo.</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/3/01-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/3/01-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Secretaria da Saúde referente ao transporte de paciente.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/16/02-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/16/02-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes às obras na área da permissão de uso da Engie Brasil Energia.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/17/03-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/17/03-2019.pdf</t>
   </si>
   <si>
     <t>Solicita quais as comunidades do Município que necessitam de ações na questão da água (perfuração de poços, redes ou extensão de redes de água), tanto para consumo humano como para o atendimento das atividades de investimento nas propriedades.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/18/04-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/18/04-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto ao cadastramento do Município junto ao SIMEC – PAR – FNDE.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/19/05-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/19/05-2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia integral dos LTCATs e PPPs emitidos pelo Município no período de 01/01/2017 a 06/03/2019.</t>
   </si>
   <si>
     <t>ANTONIO CARLOS GOMES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/20/06-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/20/06-2019.pdf</t>
   </si>
   <si>
     <t>Solicita o valor gasto pela TERMASA com honorários e assessorias nos anos de 2016, 2017 e 2018.</t>
   </si>
   <si>
     <t>SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/21/07-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/21/07-2019.pdf</t>
   </si>
   <si>
     <t>Solicita se há previsão de extensão da rede de água a todos os moradores ainda não beneficiados da Comunidade São Roque.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ANTONIO CARLOS GOMES DOS SANTOS, ELIANA LANZANA, GILMAR DUTRA RIBEIRO, SÉRGIO ALEXANDRI, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/22/08-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/22/08-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes ao programa de inseminação artificial do Município.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/23/09-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/23/09-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes à acidente de trânsito envolvendo veículo do Município.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/47/10-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/47/10-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que, através da Secretaria de Agricultura, Meio Ambiente e Preservação Ecológica, informe quais são os programas que a Secretaria disponibiliza atualmente aos agricultores.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/58/11-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/58/11-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do programa de inseminação artificial do Município.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>SÉRGIO ALEXANDRI, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/63/12-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/63/12-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo Municipal que, através do setor competente, informe se existe alguma lei ou ato normativo municipal que beneficie funcionários públicos municipais com isenção do pagamento de horas-máquina ou que de qualquer outra forma autorize a utilização do maquinário e veículos públicos sem contraprestação financeira, inclusive aos finais de semana.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/113/13-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/113/13-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo cópia da nota fiscal referente ao empenho 2019/3436, em favor da Mitra Diocesana de Erechim.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/114/14-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/114/14-2019.pdf</t>
   </si>
   <si>
     <t>Solicita se a empresa Real Time Vídeo e Produção (Airton Cevey Junior – ME) prestou serviços à Prefeitura Municipal ou à Companhia Águas Termais Marcelino Ramos – TERMASA entre os anos de 2016 e 2019. Em caso positivo, solicita qual foi a modalidade de contratação e cópia dos contratos e notas fiscais respectivas.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/115/15-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/115/15-2019.pdf</t>
   </si>
   <si>
     <t>Solicita se o Município possui contrato firmado com o Jornal Gazeta Turística. Em caso positivo, informe a data, a forma, a finalidade e o valor da contratação, anexando cópia dos respectivos documentos, caso existente.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/116/16-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/116/16-2019.pdf</t>
   </si>
   <si>
     <t>Solicita se há um programa de incentivo de horas-máquina na Secretaria de Agricultura para utilização do trator de esteira e da retroescavadeira, com os nomes dos participantes e com quantas horas cada um foi beneficiado.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>LUCIANI HOLZMAN BAPTISTA</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/117/17-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/117/17-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da contratação temporária de Agentes Comunitários de Saúde, autorizada pela Lei Municipal 019/2019, de 02 de julho de 2019.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/133/18-2019_hpMQQVO.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/133/18-2019_hpMQQVO.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca das obras do Centro Comunitário do Distrito de Pinhalzinho.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/134/19-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/134/19-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos aluguéis sociais pagos pelo Município.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/138/20-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/138/20-2019.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos acerca do Contrato Administrativo firmado com o Jornal Gazeta Turística.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/142/21-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/142/21-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos parques infantis adquiridos pelo Município.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/143/22-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/143/22-2019.pdf</t>
   </si>
   <si>
     <t>Solicita relação de FGs, CCs e GEDs do Município.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/154/23-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/154/23-2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do contrato social da TERMASA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/167/24-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/167/24-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a razão pela qual o Município não realizou o convênio com o Instituto de Estudos de Protestos do Rio Grande do Sul – IEPRO, autorizado pela Lei Municipal 019/2016-A, de 21 de junho de 2016.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/176/25-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/176/25-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam informações acerca do resultado do Município no Índice FIRJAN de Gestão Fiscal - IFGF.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/177/26-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/177/26-2019.pdf</t>
   </si>
   <si>
     <t>Solicita se foi atendida sua Indicação 10/2019, de 10 de julho de 2019, que solicita a realização de campanhas com premiação mediante sorteios a consumidores em parceria com o comércio local, objetivando o aumento da arrecadação e impulsionando o movimento econômico no Município neste segundo semestre de 2019.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/178/27-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/178/27-2019.pdf</t>
   </si>
   <si>
     <t>Solicita se há uma legislação que permita que transportes escolares de outros municípios entrem no território de Marcelino Ramos, recolhendo e conduzindo alunos da educação básica para suas escolas.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/183/28-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/183/28-2019.pdf</t>
   </si>
   <si>
     <t>Solicita se o Município realizou Termo de Cooperação Técnica com o Departamento Autônomo de Estradas de Rodagem – DAER.</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/4/01-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/4/01-2019.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de um redutor de velocidade em frente à escola localizada na Linha Suzana.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/5/02-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/5/02-2019.pdf</t>
   </si>
   <si>
     <t>Solicita local adequado para estacionamento para deficientes físicos e idosos no Balneário, o mais perto possível do Complexo Termal.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/12/03-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/12/03-2019.pdf</t>
   </si>
   <si>
     <t>Solicita melhoramentos na Linha Nilson e na propriedade do senhor Alecir Nilson.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/24/04-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/24/04-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja tapado o buraco existente na rua em frente ao Hotel Thermas Classic (prédio verde).</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/25/05-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/25/05-2019.pdf</t>
   </si>
   <si>
     <t>Solicita extensão da pavimentação da Rua Reinoldo Auler para abranger a entrada do Centro de Convivência do Idoso e a parte superior da Escola Espaço Criança.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/26/06-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/26/06-2019.pdf</t>
   </si>
   <si>
     <t>Solicita reparação da fossa da UBS da Linha Suzana.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/27/07-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/27/07-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que se providencie junto aos proprietários a roçada do “mata-campo” dos imóveis à esquerda da Avenida Beira Rio, sentido cidade-Balneário.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/28/08-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/28/08-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Casa que promova uma reunião com representantes do CONSEPRO, Poderes Executivo e Legislativo e representante da Delegacia de Polícia Civil desta Comarca.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/51/09-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/51/09-2019.pdf</t>
   </si>
   <si>
     <t>Solicita, com urgência, o cascalhamento, patrolamento e utilização do rolo compactador no acesso à propriedade dos senhores Valdir e Ademir Lovato, em Coronel Teixeira.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/52/10-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/52/10-2019.pdf</t>
   </si>
   <si>
     <t>Solicita, com urgência, o cascalhamento, patrolamento e utilização do rolo compactador no acesso à propriedade do senhor Loiri Zago, em Coronel Teixeira.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DAMIANA SALETE CORREA MENDES</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/55/11-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/55/11-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município realize a dedetização dos bueiros e bocas-de-lobo do Município que não foram abrangidos na dedetização realizada no mês de março deste ano.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/71/12-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/71/12-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que, através da Secretaria de Obras e Urbanismo, providencie, com urgência, a realização de reparos na estrada que dá acesso às propriedades dos senhores Adão Borges e Rafael Borges até à propriedade dos senhores Leonildo e Severino Reffatti, localizada na Linha São Paulo.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/80/13-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/80/13-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que, através do setor competente, providencie, o mais breve possível, a colocação de uma lixeira do tipo caixa com tampa junto ao entroncamento da ERS 331 com a Rua Erechim (trevo de acesso ao Município).</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>GILMAR DUTRA RIBEIRO, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/83/14-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/83/14-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que, através do setor competente, tome providências imediatas na conclusão da obra da quadra da Escola Estadual Gabriel Ferri, do Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>RUDI DREHER, VALDECIR DE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/98/15-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/98/15-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Poder Executivo que, através do setor competente, tome providências para melhorar as condições de tráfego e segurança dos condutores e pedestres que utilizam a ponte existente na entrada/acesso do Distrito de Coronel Teixeira, próxima às propriedades das famílias Loat, Maletzki, Sefrim e Roll, com a construção de guard-rail/defesas metálicas nas laterais da estrutura existente, bem como melhor sinalização dos acessos em ambos os sentidos de tráfego.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/99/16-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/99/16-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Poder Executivo que, através do setor competente, instale guard-rails/defesas metálicas na ponte de madeira próxima à propriedade do senhor Ervino Müller, bem como realize reparos na estrutura construída com pedras irregulares que apresenta avarias, no interior do Distrito de Coronel Teixeira, via esta que dá acesso à rodovia federal BR 153.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>VALDECIR DE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/100/17-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/100/17-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que, através do setor competente, realize, com a maior brevidade possível, a construção de um redutor de velocidade com faixa de segurança para pedestres nas proximidades do Hotel Balneário e Restaurante Tobaldini/Edifício Marina Park, na Avenida Beira Rio, Balneário de Marcelino Ramos.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/105/18-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/105/18-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja ouvida a Comunidade de Coronel Teixeira e região quanto aos serviços de telefonia móvel e sejam tomadas providências no sentido de melhoria nos serviços.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/118/19-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/118/19-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a instalação de redutor de velocidade, restauração de pintura da faixa de pedestre e destinação de vaga de estacionamento para carga e descarga na Rua Rio Grande do Sul.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/119/20-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/119/20-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realocação da parada de ônibus em frente à casa do senhor Gelson Longo aproximadamente 10 metros para baixo e destine o local para estacionamento público.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/120/21-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/120/21-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o cascalhamento e compactação com rolo compactador na estrada que dá acesso à propriedade do senhor Sidnei Gotardo via Santa Bárbara.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/121/22-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/121/22-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o cascalhamento e compactação com rolo compactador na estrada que liga a propriedade do senhor José Sagmaeister até a saída ao lado do parque de máquinas municipal, situado na ERS 331.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/122/23-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/122/23-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie a manutenção e limpeza no cemitério localizado no Distrito de Coronel Teixeira, bem como providencie a colocação de uma lixeira grande com tampa no trevo de acesso ao Distrito.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/123/24-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/123/24-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que adquira um micro-trator traçado e um pulverizador canhão para tratamento de pomares, mais especificamente da citricultura.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/144/25-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/144/25-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo providencie a instalação de uma calha lateral na rampa de lavagem de veículos e máquinas do Parque de Máquinas do Município.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/145/26-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/145/26-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de parques infantis no Bairro Coxilha Seca e no Distrito de Pinhalzinho.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/146/27-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/146/27-2019.pdf</t>
   </si>
   <si>
     <t>Solicita um levantamento dos locais onde há árvores plantadas junto ao passeio público para averiguação da necessidade da poda em locais onde as mesmas atrapalham o tráfego de pedestres.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/155/28-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/155/28-2019.pdf</t>
   </si>
   <si>
     <t>Solicita providências com relação ao problema no recolhimento do lixo no Bairro Vohn Muhlen.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/156/29-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/156/29-2019.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de restos de entulhos e outros objetos junto à UBS de Coronel Teixeira.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/157/30-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/157/30-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção das vias urbanizadas na costa do Lago do Rio Uruguai, nos arredores da BR 153, próximo à ponte que liga o Rio Grande do Sul a Santa Catarina.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/158/31-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/158/31-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja designado um funcionário, com os devidos equipamentos, para a limpeza no perímetro urbano do Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/159/32-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/159/32-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município interceda junto ao DAER para que este proceda a instalação de redutor de velocidade na ERS 331, próximo ao cemitério do Distrito de Pinhalzinho, sentido Marcelino Ramos-Viadutos.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/179/33-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/179/33-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma vistoria e consequente troca de lâmpadas na iluminação pública do Distrito de Coronel Teixeira, bem como de todas as comunidades do interior.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/180/34-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/180/34-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal analise a possibilidade de destinação de uma vaga de estacionamento para portadores de necessidades especiais (cadeirantes e outros) na Rua Independência, na última vaga existente entre a faixa de pedestres e o redutor de velocidade que há no local.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/184/35-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/184/35-2019.pdf</t>
   </si>
   <si>
     <t>Solicita um ponto de iluminação pública no Distrito de Pinhalzinho, na Rua do Poço d’água.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/8/plei0012019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/8/plei0012019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DE CONTRATO POR PRAZO DETERMINADO DE AGENTE DE COMBATE A ENDEMIAS, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/9/plei0022019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/9/plei0022019.pdf</t>
   </si>
   <si>
     <t>CRIA RUBRICA ORÇAMENTÁRIA, ABRE CRÉDITO ESPECIAL POR REDUÇÃO DE DOTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/10/plei0032019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/10/plei0032019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/33/plei0062019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/33/plei0062019.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA OS EMPREGOS DESTINADOS A ATENDER AO PROGRAMA DE AGENTES COMUNITÁRIOS DE SAÚDE NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/32/plei0072019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/32/plei0072019.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 042/2018, DE 20 DE NOVEMBRO DE 2018, COM A INCLUSÃO DO PARÁGRAFO ÚNICO, QUE TRATA DA AUTORIZAÇÃO DE CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/34/plei0082019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/34/plei0082019.pdf</t>
   </si>
   <si>
     <t>DETERMINA ALTERAÇÃO INCIDENTE NO ART. 2º DA LEI MUNICIPAL Nº 012/2007, DE 17 DE ABRIL DE 2007, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL, COMPROVAÇÃO E FISCALIZAÇÃO DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – FUNDEB, ALTERADA PELA LEI MUNICIPAL Nº 036/2007, DE 08 DE AGOSTO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/49/plei0092019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/49/plei0092019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NA FUNÇÃO DE AGENTE DE COMBATE A ENDEMIAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/50/plei0102019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/50/plei0102019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROFESSOR NO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/61/plei0112019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/61/plei0112019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO, ATRAVÉS DO PODER EXECUTIVO, A FIRMAR CONVÊNIO COM HOSPITAL SÃO ROQUE – SEVERIANO DE ALMEIDA.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/64/plei0122019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/64/plei0122019.pdf</t>
   </si>
   <si>
     <t>Determina alterações incidentes no artigo 19, da Lei Municipal nº 076/2002, de 11 de janeiro de 2002, que dispõe sobre os quadros de cargos e funções públicas do Município; estabelece o Plano de Carreira dos Servidores, com a criação de vaga para o cargo em comissão/função gratificada de CHEFE DE DEPARTAMENTO e extinção do cargo em comissão de ASSESSOR JURÍDICO, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/65/plei0132019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/65/plei0132019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação por prazo determinado de excepcional interesse público na função de Assistente Social, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/62/plei0142019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/62/plei0142019.pdf</t>
   </si>
   <si>
     <t>Reestrutura a Política Municipal de Proteção aos Direitos da Criança e do Adolescente, o Conselho Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal dos Direitos da Criança e do Adolescente e o Conselho Tutelar.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/73/plei0152019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/73/plei0152019.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei Municipal nº 024/2017, de 19 de maio de 2017, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/74/plei0172019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/74/plei0172019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER, EM CESSÃO DE USO, IMÓVEL DE PROPRIEDADE DE ADÃO BORGES DE OLIVEIRA E GENIR TEREZINHA BORGES DE OLIVEIRA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/75/plei0182019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/75/plei0182019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER, EM CESSÃO DE USO, IMÓVEL DE PROPRIEDADE DE LAURINDO GENUINO BEAL E DIVA TEREZINHA BEAL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/76/plei0192019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/76/plei0192019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER, EM CESSÃO DE USO, IMÓVEL DE PROPRIEDADE DE MOACIR GERALDO MARTINS SOARES E ADELIR BEAL SOARES, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/77/plei0202019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/77/plei0202019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER, EM CESSÃO DE USO, IMÓVEL DE PROPRIEDADE DE CLAUDÊNCIO JORGE ZAMBONI E SUA ESPOSA DULCE FÁVERO ZAMBONI, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/85/plei0212019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/85/plei0212019.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/92/plei0222019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/92/plei0222019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ESCALA DE TRABALHO DA EQUIPE DO SAMU NO SISTEMA 12X36 HORAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/87/plei0242019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/87/plei0242019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a participação, a proteção e a defesa dos direitos do usuário de serviços públicos do Poder Executivo, inclusive da Administração Pública Indireta, de que trata a Lei nº 13.460, de 26 de junho de 2017; reestrutura a Ouvidoria-Geral do Poder Executivo Municipal e instituiu o Conselho de Usuários de Serviços Públicos.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/88/plei0252019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/88/plei0252019.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei Municipal nº 011/2019, de 04 de junho de 2019, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/89/plei0262019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/89/plei0262019.pdf</t>
   </si>
   <si>
     <t>INSTITUI TARIFA PELO USO DE IMAGENS E DOS ESPAÇOS FÍSICOS DO PARQUE NATURAL MUNICIPAL MATA DO RIO URUGUAI TEIXEIRA SOARES, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/90/plei0272019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/90/plei0272019.pdf</t>
   </si>
   <si>
     <t>Concede remissão e isenção do pagamento de Taxa de Limpeza Pública às pessoas que tiveram seu imóvel interditado pela Defesa Civil em virtude de caso fortuito ou força maior – fenômenos da natureza, ocorrido no mês de junho/2014.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/108/plei0282019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/108/plei0282019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vinculação de receita tributária ao Fundo Mata do Rio Uruguai, na forma que especifica.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/109/plei0292019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/109/plei0292019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARCELINO RAMOS, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL, A RECEBER DOAÇÃO DO VALOR DE R$ 75.934,28 (SETENTA E CINCO MIL, NOVECENTOS E TRINTA E QUATRO REAIS E  VINTE E OITO CENTAVOS), SENDO R$ 65.934,28 (SESSENTA E CINCO MIL, NOVECENTOS E TRINTA E QUATRO REAIS E VINTE E OITO CENTAVOS) PROVENIENTES DA EMPRESA COMPANHIA ENERGÉTICA ESTREITO E R$ 10.000,00 (DEZ MIL REAIS) PROVENIENTES DA EMPRESA ITA ENERGÉTICA S/A, DESTINADOS A APLICAÇÃO NO DESENVOLVIMENTO DO PROJETO DENOMINADO “VIDA EM MOVIMENTO”.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/110/plei0302019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/110/plei0302019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARCELINO RAMOS, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL, A REALIZAR REPASSE FINANCEIRO, EM FACE DE EXCEDENTES DE SERVIÇOS PRESTADOS, AO HOSPITAL SÃO ROQUE DE SEVERIANO DE ALMEIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/111/plei0312019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/111/plei0312019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER, EM CESSÃO DE USO, IMÓVEL DE PROPRIEDADE DA CONGREGAÇÃO EVANGÉLICA LUTERANA IMANUEL, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/128/plei0322019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/128/plei0322019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Prorrogação da Licença-Paternidade e Licença-Adotante.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/129/plei0332019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/129/plei0332019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/130/plei0342019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/130/plei0342019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARCELINO RAMOS, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL, A PROCEDER À ALIENAÇÃO, ATRAVÉS DE LEILÃO, DE BENS DO PATRIMONIO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/131/plei0352019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/131/plei0352019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARCELINO RAMOS, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL, A RECEBER EM CESSÃO DE USO, IMÓVEL PERTENCENTE AO ESTADO DO RIO GRANDE DO SUL E FIRMATURA DE PERMISSÃO DE USO DE ÁREA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/140/plei0362019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/140/plei0362019.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária de excepcional interesse público, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/150/plei_037.2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/150/plei_037.2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DE CONTRATO POR PRAZO DETERMINADO DE ENGENHEIRO CIVIL, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/151/plei_038.2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/151/plei_038.2019.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 057/98, DE 29 DE DEZEMBRO DE 1998, RELATIVO AO CAPÍTULO III, DAS TAXAS PELA UTILIZAÇÃO EFETIVA OU POTENCIAL DE SERVIÇOS PÚBLICOS MUNICIPAIS ESPECÍFICOS E DIVISÍVEIS, E SUAS ALTERAÇÕES POSTERIORES.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/152/plei_039.2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/152/plei_039.2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NA FUNÇÃO DE OPERADOR DE MÁQUINAS, ATÉ A ULTIMAÇÃO DE CONCURSO PÚBLICO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/153/plei_040.2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/153/plei_040.2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARCELINO RAMOS, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL, A CELEBRAR TERMO DE CESSÃO DE USO COM A ASSOCIAÇÃO MARCELINENSE DE ASSISTÊNCIA E EDUCAÇÃO À CRIANÇA E ADOLESCENTE - AMAECA, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/170/plei0412019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/170/plei0412019.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO MONTANTE DE ATÉ R$ 75.934,28 (SETENTA E CINCO MIL E NOVECENTOS E TRINTA E QUATRO REAIS E VINTE E OITO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/171/plei0422019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/171/plei0422019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CEDÊNCIA MEDIANTE PERMUTA DE SERVIDOR COM O MUNICÍPIO DE SANANDUVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/172/plei0432019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/172/plei0432019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGRAS PARA O USO E OCUPAÇÃO DO CENTRO DE EVENTOS, LOCALIZADO NO BAIRRO BALNEÁRIO DE MARCELINO RAMOS, PARA FINS DE REALIZAÇÃO DE EVENTOS DIVERSOS DE CURTA DURAÇÃO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/186/plei0442019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/186/plei0442019.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para a revisão geral anual dos servidores do Poder Executivo, aposentados e pensionistas.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/187/plei0452019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/187/plei0452019.pdf</t>
   </si>
   <si>
     <t>Institui a Nota Fiscal de Serviços Eletrônica - NFS-e no âmbito do Município de Marcelino Ramos e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/190/plei0462019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/190/plei0462019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Marcelino Ramos para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/188/plei0472019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/188/plei0472019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre custeio de locomoção dos Agentes Comunitários de Saúde - ACS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/189/plei0482019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/189/plei0482019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o convênio com o Departamento Estadual de Trânsito - DETRAN/RS e a Brigada Militar, com a interveniência da Secretaria Estadual da Segurança Pública, para a segurança no trânsito.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/194/lm_049-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/194/lm_049-2019.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INCLUSÃO DE ANEXOS À LEI MUNICIPAL N° 042/2019, DE 18 DE DEZEMBRO DE 2019, QUE DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL (LOA), EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>HÉLIO MÜLLER, ANTONIO CARLOS GOMES DOS SANTOS, ENIO LUIZ WITTMANN</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/192/pll_01-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/192/pll_01-2019.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E VEREADORES.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/193/pll_02-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/193/pll_02-2019.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL DOS SERVIDORES ATIVOS E INATIVOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/15/projeto_01-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/15/projeto_01-2019.pdf</t>
   </si>
   <si>
     <t>Transfere a data da Sessão Ordinária da Câmara de Vereadores de Marcelino Ramos do dia 04 de março de 2019 para o dia 07 de março de 2019.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/79/projeto_de_resolucao_02-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/79/projeto_de_resolucao_02-2019.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE “CIDADÃO MARCELINENSE” AO SENHOR TEÓFILO SALVI.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/93/projeto_de_resolucao_03-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/93/projeto_de_resolucao_03-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a participação, a proteção e a defesa dos direitos do usuário de serviços públicos da Câmara de Vereadores de Marcelino Ramos, de que trata a Lei nº 13.460, de 26 de junho de 2017, e reestrutura a Ouvidoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_resolucao_04-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_resolucao_04-2019.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE “CIDADÃO MARCELINENSE” AO SENHOR JOÃO ALEIXO BRUSCHI.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/95/projeto_de_resolucao_05-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/95/projeto_de_resolucao_05-2019.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE “CIDADÃO MARCELINENSE” AO SENHOR VERILDO VALMÓRBIDA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/96/projeto_de_resolucao_06-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/96/projeto_de_resolucao_06-2019.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE “CIDADÃO MARCELINENSE” AO SENHOR HERMES LANZANA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_resolucao_07-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_resolucao_07-2019.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE “CIDADÃO MARCELINENSE” AOS SENHORES RAUL PIZZATTO E ALFREDO ALBERTO SEFFRIN.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/6/01-2019_rj0OZC8.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/6/01-2019_rj0OZC8.pdf</t>
   </si>
   <si>
     <t>Solicita construção de uma parada de ônibus na Linha Estreito, mais precisamente na entrada da propriedade do senhor Leonel Franzen.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/7/02-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/7/02-2019.pdf</t>
   </si>
   <si>
     <t>Solicita conserto de bueiro na Rua Santa Catarina.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/13/03-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/13/03-2019.pdf</t>
   </si>
   <si>
     <t>Solicita implantação do projeto “Vereador Jovem”.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/14/04-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/14/04-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação da Lei Municipal 052/98 e do Decreto 045/2010, que a regulamenta.</t>
   </si>
   <si>
     <t>Solicita providências no sentido de evitar o fechamento da Delegacia de Polícia de Marcelino Ramos.</t>
   </si>
   <si>
     <t>Solicita auxílio à Associação Marcelinense de Proteção Animal – AMPA, no sentido de fornecer o deslocamento quando da necessidade de atender a denúncias de maus tratos e abandono, castrações e procedimentos veterinários e, na medida do possível, também auxílio financeiro.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/35/07-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/35/07-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja efetuado contato junto ao Escritório Municipal da EMATER, no sentido de que nosso Município seja representado na EXPOINTER 2019 por agroindústrias no Pavilhão da Agricultura Familiar.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/36/08-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/36/08-2019.pdf</t>
   </si>
   <si>
     <t>Requer que o Município busque junto a Alto Bela Vista e outras entidades meios para regrar o trânsito na referida ponte, limitando o tráfego para veículos pequenos e similares, com a instalação de sistema de semáforo para o controle do trânsito.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/37/09-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/37/09-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado de forma urgente um ofício ao Ministério de Educação, postulando a prorrogação do prazo para o cadastramento do Município e encaminhamento do mesmo para o gabinete do Deputado Federal Ronaldo Santini, para que este represente nosso Município junto ao Ministério da Educação em Brasília.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/38/10-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/38/10-2019.pdf</t>
   </si>
   <si>
     <t>Requer que o Município forneça relatório detalhado de todas as despesas suportadas pelo Município e pela TERMASA com o evento da Motonáutica, realizado nos dias 09 e 10 de março de 2019.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/39/11-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/39/11-2019.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação e reinstalação dos brinquedos que serão retirados das escolas municipais nos lugares públicos onde entender pertinente.</t>
   </si>
   <si>
     <t>ADEMIR ANTONINHO MOMO, ENIO LUIZ WITTMANN, HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/40/12-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/40/12-2019.pdf</t>
   </si>
   <si>
     <t>Requerem que o Município utilize os recursos provenientes da Emenda Parlamentar n° 20230005 no valor de R$ 200.000,00 (duzentos mil reais), do Senador Paulo Paim, na área da saúde, para que sejam investidos na Associação Hospitalar Marcelinense.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/41/13-2019_5OpXa1Q.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/41/13-2019_5OpXa1Q.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que, juntamente com a Secretaria de Agricultura e entidades municipais ligadas ao meio rural do Município, busque uma alternativa viável para o atendimento da exigência de responsável técnico para as agroindústrias que produzem produtos de origem animal do Município.</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/42/14-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/42/14-2019.pdf</t>
   </si>
   <si>
     <t>Requerem que seja realizado um levantamento das fontes de águas rasas existentes no interior com condição de revitalização para consumo humano e, posteriormente, dentro das condições financeiras, seja realizado um programa municipal de incentivo para revitalização das fontes.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/56/15-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/56/15-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município tome providências imediatas na restauração do pontilhão localizado na Linha Nossa Senhora da Saúde, na divisa com Viadutos.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/57/16-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/57/16-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município destine a sala que atualmente abriga o arquivo morto do Município para utilização pelo Escritório Municipal da EMATER-RS/ASCAR.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/66/17-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/66/17-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que, através da Secretaria de Obras e Urbanismo, tome providências em relação ao acúmulo de água pós chuva que ocorre junto ao entroncamento da Rua Santa Rosa com a Rua Rui Barbosa, próximo à Igreja Matriz.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/67/18-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/67/18-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que, através da Secretaria de Obras e Urbanismo, providencie, o mais breve possível, a construção de uma parada de ônibus no acesso ao Bairro Vista Alegre, bem como melhorias na iluminação no local.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/68/19-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/68/19-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que, através do setor competente, providencie iluminação pública e placa de orientação sobre os acessos a Marcelino Ramos no trevo de acesso ao Distrito de Coronel Teixeira, mais precisamente na BR 153, onde está localizado um comércio e uma área de estacionamento de veículos e caminhões, sendo também parada de ônibus.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/69/20-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/69/20-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que, através do setor competente, providencie o cadastramento de propostas voluntárias para o programa de apoio a projetos de infraestrutura turística junto ao Ministério do Turismo.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/70/21-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/70/21-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que, através do setor competente, realize uma avaliação com o Engenheiro do Município na ponte localizada na MR 368, acesso ao “morro dos Tobaldini”, próxima à ERS 126.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/81/22-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/81/22-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja criada, no âmbito da Câmara de Vereadores, a Frente Parlamentar do Turismo.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/82/23-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/82/23-2019.pdf</t>
   </si>
   <si>
     <t>Requer que as sessões da Câmara de Vereadores sejam transmitidas ao vivo através de página oficial no Facebook.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/84/24-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/84/24-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo Municipal que, através da Secretaria competente, que reveja o contrato com a empresa que faz o recolhimento do lixo em nossa cidade, a fim de regulamentar a capacidade máxima de peso dos caminhões que fazem a coleta, especialmente no Bairro Balneário.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/101/25-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/101/25-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Executivo acerca de recomendação do MPF acerca do despejo de esgoto não tratado no Rio Uruguai.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/106/26-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/106/26-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja efetuado o acompanhamento necessário ao projeto de revitalização e reinstalação do Posto de Combustível do Estreito e demais investimentos na BR 153 – KM 04.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/126/27-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/126/27-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie a divulgação, junto às Unidades Básicas de Saúde do Município, dos canais de comunicação com a Ouvidoria Municipal, bem como disponibilize nesses locais cédulas de pesquisa de satisfação dos usuários com os serviços prestados, encaminhando-se, periodicamente, os resultados dessas pesquisas à Câmara de Vereadores.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>ELIANA LANZANA, LUCIANI HOLZMAN BAPTISTA</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/127/28-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/127/28-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam a contratação de um Psicólogo para a Secretaria de Educação do Município.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/135/29-2019_M6r4qHI.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/135/29-2019_M6r4qHI.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no trecho que liga Santa Bárbara à divisa com o Município de Viadutos.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/136/30-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/136/30-2019.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na entrada da propriedade dos senhores Laudir Colla e Leontino Colla, ambos moradores da Comunidade de São Sebastião Coronel Teixeira.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/139/31-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/139/31-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca das sementes de milho adquiridas através do Programa Troca-troca.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/149/32-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/149/32-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que entre em contato com o DAER, o mais breve possível, solicitando a retomada das melhorias já iniciadas (cascalhamento) na ERS 491.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/160/33-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/160/33-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação do mirante localizado próximo à propriedade do senhor Anselmo Fritsch.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/161/34-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/161/34-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de mais um Psicólogo para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/162/35-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/162/35-2019.pdf</t>
   </si>
   <si>
     <t>Solicita providências na nova quadra construída na Escola Municipal Gabriel Ferri.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/163/36-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/163/36-2019.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município procure se adequar à Lei 13.874, de 20 de setembro de 2019, denominada Lei de Liberdade Econômica.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/168/37-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/168/37-2019.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de toldos e bancos em frente às três Unidades Básicas de Saúde do Município.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/169/38-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/169/38-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração de um projeto técnico para implantação de sistema de videomonitoramento e cercamento eletrônico no Município e adesão ao Sistema Integrado de Segurança com os Municípios.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/196/39-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/196/39-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que providencie a colocação de uma placa de homenagem junto ao poço de água termal sulfurosa, localizado no Balneário, nomeando “Praça de Lazer Prefeito David Gemelli” toda a orla de lazer do Balneário.</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Mensagem Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/48/mensagem_modificativa_01-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/48/mensagem_modificativa_01-2019.pdf</t>
   </si>
   <si>
     <t>Mensagem Modificativa ao Projeto de Lei 004/2019.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/78/mensagem_modificativa_02-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/78/mensagem_modificativa_02-2019.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 41 do Projeto de Lei 014/2019.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>ADEMIR ANTONINHO MOMO, ANTONIO CARLOS GOMES DOS SANTOS, DAMIANA SALETE CORREA MENDES, ELIANA LANZANA, ENIO LUIZ WITTMANN, GILMAR DUTRA RIBEIRO, HÉLIO MÜLLER, RUDI DREHER, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/72/emenda_modificativa_01-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/72/emenda_modificativa_01-2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 42 do Projeto de Lei 014/2019.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>ADEMIR ANTONINHO MOMO, ANTONIO CARLOS GOMES DOS SANTOS, DAMIANA SALETE CORREA MENDES, ELIANA LANZANA, ENIO LUIZ WITTMANN, GILMAR DUTRA RIBEIRO, HÉLIO MÜLLER, RUDI DREHER, VALDECIR DE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/112/emenda_02-2019_supressiva.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/112/emenda_02-2019_supressiva.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 4º do Projeto de Lei 026/2019.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/137/emenda_03-2019_supressiva.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/137/emenda_03-2019_supressiva.pdf</t>
   </si>
   <si>
     <t>Altera a tabela constante no artigo 1º, suprimindo o Lote n° 02.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/164/emenda_04-2019_modificativa.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/164/emenda_04-2019_modificativa.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do Projeto de Lei 037/2019.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/165/emenda_05-2019_modificativa.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/165/emenda_05-2019_modificativa.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa e do artigo 1º do Projeto de Lei 039/2019.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/102/mocao_de_apoio_01-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/102/mocao_de_apoio_01-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à aprovação do Projeto de Lei 197/2019 na Assembleia Legislativa.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/103/mocao_de_apoio_02.2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/103/mocao_de_apoio_02.2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à nomeação dos aprovados no Concurso Público da Brigada Militar realizado para os cargos de polícia ostensiva e bombeiro militar.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/107/mocao_de_apoio_03.2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/107/mocao_de_apoio_03.2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Complementar 243/2019, de autoria do Deputado Estadual Sérgio Turra, que cria o Programa de Incentivo ao Acesso Asfáltico do Estado do Rio Grande do Sul – PIAA/RS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_de_apoio_04.2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_de_apoio_04.2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à luta dos Oficiais Escreventes do Poder Judiciário do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>ADEMIR ANTONINHO MOMO, ANTONIO CARLOS GOMES DOS SANTOS, DAMIANA SALETE CORREA MENDES, ELIANA LANZANA</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/195/mocao_de_apoio_05-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/195/mocao_de_apoio_05-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Emater/RS-ASCAR.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>ELIANA LANZANA, ADEMIR ANTONINHO MOMO, ANTONIO CARLOS GOMES DOS SANTOS, DAMIANA SALETE CORREA MENDES, ENIO LUIZ WITTMANN, GILMAR DUTRA RIBEIRO, HÉLIO MÜLLER, SÉRGIO ALEXANDRI, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/173/mocao_de_repudio_01-2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/173/mocao_de_repudio_01-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO CONTRA OS PROJETOS DE ALTERAÇÃO NO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO ESTADUAL, NO ESTATUTO DO SERVIDOR PÚBLICO DO RIO GRANDE DO SUL E NA PREVIDÊNCIA ESTADUAL.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Mensagem Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/191/mensagem_aditiva_01.2019.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/191/mensagem_aditiva_01.2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Projeto de Lei 047/2019.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>20393</t>
   </si>
   <si>
     <t>PPR</t>
   </si>
   <si>
     <t>Parecer Prévio do TCE</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/223/contas-governo-2017.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/223/contas-governo-2017.pdf</t>
   </si>
   <si>
     <t>Processo de Contas de Governo dos Administradores do Executivo Municipal de Marcelino Ramos, no exercício de 2017. Falha formal e de controle interno. Recomendação. Parecer Favorável.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2283,68 +2283,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/43/01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/44/02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/45/03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/46/04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/53/05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/54/06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/59/07-2019_a2uCcMW.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/60/08-2019_IoBCm6Z.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/91/09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/97/10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/104/11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/124/12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/125/13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/132/14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/141/15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/166/16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/174/17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/175/18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/181/19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/182/20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/185/21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/3/01-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/16/02-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/17/03-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/18/04-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/19/05-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/20/06-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/21/07-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/22/08-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/23/09-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/47/10-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/58/11-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/63/12-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/113/13-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/114/14-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/115/15-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/116/16-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/117/17-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/133/18-2019_hpMQQVO.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/134/19-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/138/20-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/142/21-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/143/22-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/154/23-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/167/24-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/176/25-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/177/26-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/178/27-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/183/28-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/4/01-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/5/02-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/12/03-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/24/04-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/25/05-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/26/06-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/27/07-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/28/08-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/51/09-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/52/10-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/55/11-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/71/12-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/80/13-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/83/14-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/98/15-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/99/16-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/100/17-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/105/18-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/118/19-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/119/20-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/120/21-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/121/22-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/122/23-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/123/24-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/144/25-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/145/26-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/146/27-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/155/28-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/156/29-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/157/30-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/158/31-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/159/32-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/179/33-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/180/34-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/184/35-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/8/plei0012019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/9/plei0022019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/10/plei0032019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/33/plei0062019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/32/plei0072019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/34/plei0082019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/49/plei0092019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/50/plei0102019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/61/plei0112019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/64/plei0122019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/65/plei0132019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/62/plei0142019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/73/plei0152019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/74/plei0172019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/75/plei0182019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/76/plei0192019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/77/plei0202019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/85/plei0212019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/92/plei0222019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/87/plei0242019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/88/plei0252019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/89/plei0262019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/90/plei0272019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/108/plei0282019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/109/plei0292019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/110/plei0302019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/111/plei0312019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/128/plei0322019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/129/plei0332019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/130/plei0342019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/131/plei0352019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/140/plei0362019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/150/plei_037.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/151/plei_038.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/152/plei_039.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/153/plei_040.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/170/plei0412019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/171/plei0422019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/172/plei0432019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/186/plei0442019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/187/plei0452019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/190/plei0462019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/188/plei0472019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/189/plei0482019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/194/lm_049-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/192/pll_01-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/193/pll_02-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/15/projeto_01-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/79/projeto_de_resolucao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/93/projeto_de_resolucao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_resolucao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/95/projeto_de_resolucao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/96/projeto_de_resolucao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_resolucao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/6/01-2019_rj0OZC8.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/7/02-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/13/03-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/14/04-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/35/07-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/36/08-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/37/09-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/38/10-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/39/11-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/40/12-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/41/13-2019_5OpXa1Q.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/42/14-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/56/15-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/57/16-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/66/17-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/67/18-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/68/19-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/69/20-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/70/21-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/81/22-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/82/23-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/84/24-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/101/25-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/106/26-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/126/27-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/127/28-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/135/29-2019_M6r4qHI.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/136/30-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/139/31-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/149/32-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/160/33-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/161/34-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/162/35-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/163/36-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/168/37-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/169/38-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/196/39-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/48/mensagem_modificativa_01-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/78/mensagem_modificativa_02-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/72/emenda_modificativa_01-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/112/emenda_02-2019_supressiva.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/137/emenda_03-2019_supressiva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/164/emenda_04-2019_modificativa.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/165/emenda_05-2019_modificativa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/102/mocao_de_apoio_01-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/103/mocao_de_apoio_02.2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/107/mocao_de_apoio_03.2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_de_apoio_04.2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/195/mocao_de_apoio_05-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/173/mocao_de_repudio_01-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/191/mensagem_aditiva_01.2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/223/contas-governo-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/43/01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/44/02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/45/03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/46/04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/53/05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/54/06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/59/07-2019_a2uCcMW.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/60/08-2019_IoBCm6Z.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/91/09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/97/10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/104/11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/124/12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/125/13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/132/14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/141/15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/166/16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/174/17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/175/18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/181/19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/182/20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/185/21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/3/01-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/16/02-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/17/03-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/18/04-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/19/05-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/20/06-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/21/07-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/22/08-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/23/09-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/47/10-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/58/11-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/63/12-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/113/13-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/114/14-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/115/15-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/116/16-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/117/17-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/133/18-2019_hpMQQVO.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/134/19-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/138/20-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/142/21-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/143/22-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/154/23-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/167/24-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/176/25-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/177/26-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/178/27-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/183/28-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/4/01-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/5/02-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/12/03-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/24/04-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/25/05-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/26/06-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/27/07-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/28/08-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/51/09-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/52/10-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/55/11-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/71/12-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/80/13-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/83/14-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/98/15-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/99/16-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/100/17-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/105/18-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/118/19-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/119/20-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/120/21-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/121/22-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/122/23-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/123/24-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/144/25-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/145/26-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/146/27-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/155/28-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/156/29-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/157/30-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/158/31-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/159/32-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/179/33-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/180/34-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/184/35-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/8/plei0012019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/9/plei0022019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/10/plei0032019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/33/plei0062019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/32/plei0072019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/34/plei0082019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/49/plei0092019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/50/plei0102019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/61/plei0112019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/64/plei0122019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/65/plei0132019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/62/plei0142019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/73/plei0152019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/74/plei0172019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/75/plei0182019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/76/plei0192019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/77/plei0202019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/85/plei0212019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/92/plei0222019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/87/plei0242019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/88/plei0252019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/89/plei0262019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/90/plei0272019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/108/plei0282019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/109/plei0292019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/110/plei0302019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/111/plei0312019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/128/plei0322019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/129/plei0332019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/130/plei0342019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/131/plei0352019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/140/plei0362019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/150/plei_037.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/151/plei_038.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/152/plei_039.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/153/plei_040.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/170/plei0412019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/171/plei0422019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/172/plei0432019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/186/plei0442019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/187/plei0452019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/190/plei0462019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/188/plei0472019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/189/plei0482019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/194/lm_049-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/192/pll_01-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/193/pll_02-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/15/projeto_01-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/79/projeto_de_resolucao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/93/projeto_de_resolucao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_resolucao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/95/projeto_de_resolucao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/96/projeto_de_resolucao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/148/projeto_de_resolucao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/6/01-2019_rj0OZC8.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/7/02-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/13/03-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/14/04-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/35/07-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/36/08-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/37/09-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/38/10-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/39/11-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/40/12-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/41/13-2019_5OpXa1Q.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/42/14-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/56/15-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/57/16-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/66/17-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/67/18-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/68/19-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/69/20-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/70/21-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/81/22-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/82/23-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/84/24-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/101/25-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/106/26-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/126/27-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/127/28-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/135/29-2019_M6r4qHI.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/136/30-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/139/31-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/149/32-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/160/33-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/161/34-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/162/35-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/163/36-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/168/37-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/169/38-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/196/39-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/48/mensagem_modificativa_01-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/78/mensagem_modificativa_02-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/72/emenda_modificativa_01-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/112/emenda_02-2019_supressiva.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/137/emenda_03-2019_supressiva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/164/emenda_04-2019_modificativa.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/165/emenda_05-2019_modificativa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/102/mocao_de_apoio_01-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/103/mocao_de_apoio_02.2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/107/mocao_de_apoio_03.2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/147/mocao_de_apoio_04.2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/195/mocao_de_apoio_05-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/173/mocao_de_repudio_01-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/191/mensagem_aditiva_01.2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2019/223/contas-governo-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="204.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>