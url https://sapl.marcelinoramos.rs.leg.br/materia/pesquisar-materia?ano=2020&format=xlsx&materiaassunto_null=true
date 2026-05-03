--- v0 (2025-12-06)
+++ v1 (2026-05-03)
@@ -54,1407 +54,1407 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>SÉRGIO ALEXANDRI</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/206/01-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/206/01-2020.pdf</t>
   </si>
   <si>
     <t>Indica que o local onde funcionava o escritório da Corsan, no prédio da antiga Prefeitura, seja destinado ao armazenamento do lixo eletrônico recolhido pela população, para posteriormente ter destinação adequada.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/243/02-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/243/02-2020.pdf</t>
   </si>
   <si>
     <t>Solicitam que o Poder Executivo não contrate operação de crédito do Programa FINISA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ELIANA LANZANA</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/257/03-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/257/03-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que providencie junto ao cemitério municipal obras de acessibilidade, a fim de favorecer o acesso a de idosos ao local, bem como de cadeirantes, pessoas com mobilidade reduzida, cegos ou pessoas com baixa visão.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/267/04-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/267/04-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a flexibilização das regras municipais de enfrentamento à pandemia no que tange a práticas esportivas e funcionamento de academias, estúdios ou centros de treinamento.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ENIO LUIZ WITTMANN</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/282/05-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/282/05-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a regulamentação, a nível municipal, da circulação de bicicletas com motor auxiliar de combustão ou elétrico.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/292/06-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/292/06-2020.pdf</t>
   </si>
   <si>
     <t>Apresenta sugestão para disponibilização de internet fibra óptica ao interior do Município.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/299/07-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/299/07-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que se busque mecanismos de criação de um programa de auxílio aos protetores e cuidadores de animais abandonados e vítimas de maus-tratos no Município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/207/01-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/207/01-2020.pdf</t>
   </si>
   <si>
     <t>Solicita se a senhora Lourdes Zago Isoton possui contrato ou algum outro tipo de vínculo com o Município, através de empresa constituída, referente à prestação de serviços de limpeza e jardinagem.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/216/02-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/216/02-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a relação dos veículos e respectivos condutores que se deslocaram a Porto Alegre para levar pacientes nos dias 28, 29 e 30 de janeiro de 2020.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/225/03-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/225/03-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a relação dos veículos e respectivos condutores que se deslocaram a Porto Alegre para levar pacientes no dia 31 de janeiro de 2020.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>ELIANA LANZANA, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/231/04-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/231/04-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da distribuição de kits de alimentação e higiene pelo Município.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>ADEMIR ANTONINHO MOMO, ANTONIO CARLOS GOMES DOS SANTOS, AQUILES CESARI, ELIANA LANZANA, ENIO LUIZ WITTMANN, GILMAR DUTRA RIBEIRO, HÉLIO MÜLLER, SÉRGIO ALEXANDRI, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/239/05-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/239/05-2020.pdf</t>
   </si>
   <si>
     <t>Solicitam se estão sendo providenciados relatórios acerca das perdas da estiagem, juntamente com as entidades municipais. Em caso positivo, solicitam que seja encaminhada cópia a esta Casa Legislativa para análise dos dados e tomada das providências cabíveis, de acordo com os resultados obtidos.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>GILMAR DUTRA RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/244/06-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/244/06-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal que informe quais as medidas de enfrentamento adotadas quanto à crise trazida pelo COVID-19 junto às famílias que não fazem parte do Bolsa-Família, empresários locais (microempresas – MEIs – prestadores de serviços – áreas da educação e turismo), pessoas que perderam o emprego ou estão sem exercer sua atividade, em especial no setor do turismo e no setor de prestação de serviços na área da educação.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/245/07-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/245/07-2020.pdf</t>
   </si>
   <si>
     <t>Solicita se a alienação direta de bens imóveis autorizada pela Lei Municipal 008, de 18 de março de 2020, já foi efetivada e, em caso positivo, a destinação do valor.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/255/08-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/255/08-2020.pdf</t>
   </si>
   <si>
     <t>Solicita cópia dos alvarás de funcionamento do Parque Quinto Rancho Turismo Colonial e Ecológico Ltda. e do Quinto Rancho Empreendimentos Turísticos Ltda., juntamente com o código e descrição das atividades econômicas secundárias e informação do início das respectivas atividades das duas empresas.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/261/09-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/261/09-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre confraternização no parque de máquinas do Município.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/266/10-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/266/10-2020.pdf</t>
   </si>
   <si>
     <t>Solicita quantas cascalheiras estão licenciadas no Município, com nome do respectivo proprietário e sua localização.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/286/11-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/286/11-2020.pdf</t>
   </si>
   <si>
     <t>Solicita no que foram aplicados os recursos das Emendas Parlamentares recebidas nesse período de pandemia.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/304/12-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/304/12-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/305/13-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/305/13-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o custeio do recapeamento asfáltico no Município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ANTONIO CARLOS GOMES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/302/14-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/302/14-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre medicamentos nas UBS municipais.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/314/15-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/314/15-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre poço localizado na comunidade de Linha Nossa Senhora da Saúde.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/312/16-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/312/16-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o valor total dos recursos investidos nas obras dos ginásios/clubes construídos na Comunidade de Linha Santa Bárbara e Distrito de Pinhalzinho.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/313/17-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/313/17-2020.pdf</t>
   </si>
   <si>
     <t>Solicita relação contendo os serviços prestados pela Secretaria Municipal de Obras e Urbanismo a particulares neste ano de 2020.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/199/01-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/199/01-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza/desobstrução periódica dos bueiros localizados na Rua Erechim.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/200/02-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/200/02-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria da iluminação pública, com troca de lâmpadas e colocação de novos pontos de iluminação pública nos Distritos de Coronel Teixeira e Pinhalzinho.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/201/03-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/201/03-2020.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no trecho da estrada que liga a Comunidade de Santa Bárbara com o Município de Viadutos.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/202/04-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/202/04-2020.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento na estrada que dá acesso à propriedade do senhor Benjamin Reffatti.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/209/05-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/209/05-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam efetuados, de forma urgente, reparos e melhorias (sinalização e calçamento) na Rua José Pizzatto.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/210/06-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/210/06-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja efetuada, de forma urgente, a regularização do loteamento localizado na Seção Represa, bem como dos demais loteamentos do Município.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/218/07-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/218/07-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados reparos nos pontos necessários no calçamento da Rua Guarani, que dá acesso à ponte rodoferroviária.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>SÉRGIO ALEXANDRI, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/219/08-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/219/08-2020.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizados reparos em alguns pontos da ERS 491, a limpeza de valetas para o escoamento de água e abertura de valetas nas laterais da estrada, onde for necessário.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/224/09-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/224/09-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município instale redutores de velocidade (quebra-molas) no trecho entre a Praça Padre Basso e o Centro de Referência em Assistência Social – CRAS, na Rua Independência, bem como na Rua Dr. João da Silveira, no trecho compreendido entre a Funilaria Wilde e a Rua Erechim.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita a dedetização de mosquitos nas bocas de lobo e outros locais onde haja proliferação do inseto. Solicita, também, que seja solucionado o problema de esgoto a céu aberto existente próximo à Estação Ferroviária.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/242/11-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/242/11-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o cascalhamento, patrolamento e compactação da estrada que dá acesso às propriedades dos moradores da Linha Lazarin, na Comunidade de São Caetano.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/241/12-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/241/12-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o serviço de cascalhamento na propriedade dos senhores Alcides e Rosali Lovatto, na estrada que dá acesso à barragem do Rio Uruguai.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/258/13-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/258/13-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que, através do setor competente, realize a poda das árvores existentes na escadaria que dá acesso à Rua Santa Catarina.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/276/14-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/276/14-2020.pdf</t>
   </si>
   <si>
     <t>Solicita, o mais breve possível, a extensão da água do poço artesiano situado logo abaixo da BR 153 até a propriedade do senhor Izidoro Marques da Silva.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/288/15-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/288/15-2020.pdf</t>
   </si>
   <si>
     <t>Solicita um ponto de iluminação pública na entrada da Comunidade de Suzana.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/291/16-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/291/16-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município providencie uma extensão da rede de água até a propriedade do senhor João Carlos Pereira, localizada na Comunidade São Pedro, na Linha Suzana.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/293/17-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/293/17-2020.pdf</t>
   </si>
   <si>
     <t>Solicita reparo no bueiro localizado na estrada que dá acesso à propriedade dos senhores Severino e Leonildo Reffatti.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/295/18-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/295/18-2020.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na estrada que dá acesso à propriedade do senhor Alécio Bevilaqua, através do cascalhamento, patrolamento e compactação com rolo compactador.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/300/19-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/300/19-2020.pdf</t>
   </si>
   <si>
     <t>Solicita faixa de segurança e placas de sinalização na Rua Independência e vias paralelas.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/303/20-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/303/20-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do cemitério municipal.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/310/21-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/310/21-2020.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na estrada que dá acesso à propriedade do senhor Antônio Brusamarello, na comunidade de Linha Santa Bárbara.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CUP - COMISSÃO ÚNICA DE PARECERES</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/230/pdl_01-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/230/pdl_01-2020.pdf</t>
   </si>
   <si>
     <t>APROVA O PARECER DO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO SUL RELATIVO ÀS CONTAS DE GOVERNO DO EXERCÍCIO DE 2017, GESTÃO DOS SENHORES JULIANO ZUANAZZI, AYR LOSS E ADEMIR ANTONINHO MOMO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>ADEMIR ANTONINHO MOMO, ANTONIO CARLOS GOMES DOS SANTOS, ENIO LUIZ WITTMANN</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/280/pdl_02-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/280/pdl_02-2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de diárias no Poder Legislativo do Município de Marcelino Ramos – RS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/318/pdl_03-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/318/pdl_03-2020.pdf</t>
   </si>
   <si>
     <t>APROVA A DECISÃO DO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO SUL RELATIVA ÀS CONTAS DE GESTÃO DO EXERCÍCIO DE 2018, GESTÃO DOS SENHORES JULIANO ZUANAZZI, AYR LOSS E ANTONIO CARLOS GOMES DOS SANTOS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/203/pl012020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/203/pl012020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARCELINO RAMOS, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL, A RECEBER DOAÇÃO DO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS), PROVENIENTES DA EMPRESA COMPANHIA ENERGÉTICA JAGUARA, DESTINADOS À APLICAÇÃO NO DESENVOLVIMENTO DO PROJETO DENOMINADO "SABER E COMPARTILHAR".</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/204/pl022020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/204/pl022020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARCELINO RAMOS, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL, A RECEBER DOAÇÃO DO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS), PROVENIENTES DA EMPRESA COMPANHIA ENERGÉTICA JAGUARA, DESTINADOS À APLICAÇÃO NO DESENVOLVIMENTO DO PROJETO DENOMINADO "VIVER E CONVIVER".</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/213/pl032020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/213/pl032020.pdf</t>
   </si>
   <si>
     <t>FIXA O VENCIMENTO BÁSICO (PISO SALARIAL) DO MAGISTÉRIO PÚBLICO MUNICIPAL DO MUNICÍPIO DE MARCELINO RAMOS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/214/pl042020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/214/pl042020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NA FUNÇÃO DE PSICÓLOGO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/215/pl052020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/215/pl052020.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO MONTANTE DE R$45.000,00 (QUARENTA E CINCO MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/220/pl062020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/220/pl062020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/221/pl072020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/221/pl072020.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária de excepcional interesse público, na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/222/pl082020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/222/pl082020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal 045/2018, que determina a desafetação de bem público imóvel; institui gravame incidente em área pública para compensação ambiental; autoriza a alienação direta de bens imóveis.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/227/pl009.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/227/pl009.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza contratações temporárias de excepcional interesse público na área do Magistério,na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/228/pl10.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/228/pl10.2020.pdf</t>
   </si>
   <si>
     <t>Estabelece o regime jurídico dos servidores públicos municipais de Marcelino Ramos e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pl011.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pl011.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO, ATRAVÉS DO PODER EXECUTIVO, A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO COMUNITÁRIA HOSPITALAR DE ARATIBA, RS – ACHA, PARA EXECUÇÃO DE ATENDIMENTOS DE OFTALMOLOGIA, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/238/plei0132020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/238/plei0132020.pdf</t>
   </si>
   <si>
     <t>Reconhece a calamidade pública municipal, convalida as medidas disciplinadas no Decreto Municipal nº 045/2020, de 20 de março de 2020, e suas alterações posteriores, autoriza a prorrogação de vencimento dívidas de natureza tributárias e não tributárias do exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/240/pl_14.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/240/pl_14.2020.pdf</t>
   </si>
   <si>
     <t>Cria a Gratificação Especial de Desempenho - GED para as Enfermeiras Padrão e Técnicas de Enfermagem enquanto perdurar a adesão ao programa USF - Unidade de Saúde da Família 60 horas.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/251/pl152020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/251/pl152020.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO MONTANTE DE R$ 2.000,00 (DOIS MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/252/pl162020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/252/pl162020.pdf</t>
   </si>
   <si>
     <t>DETERMINA A AMPLIAÇÃO EXCEPCIONAL DA CARGA HORÁRIA DO CARGO DE PROVIMENTO EFETIVO DE NUTRICIONISTA, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/254/pl172020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/254/pl172020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Marcelino Ramos, através do Poder Executivo Municipal, a receber em doação, imóveis pertencentes a Engie Brasil Energia.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/253/pl18.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/253/pl18.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Família Acolhedora" que visa o acolhimento provisório de crianças e adolescentes em situação de risco, e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/260/plei0192020_ldo.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/260/plei0192020_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2021.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/262/plei202020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/262/plei202020.pdf</t>
   </si>
   <si>
     <t>Determina alterações incidentes no artigo 19, 20, 24, II e III e 27 da Lei Municipal nº 076/2002, de 11 de janeiro de 2002, que dispõe sobre o quadro de cargos e funções públicas do Município; estabelece o Plano de Carreira dos Servidores e dá outras providências e suas alterações posteriores.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/263/plei212020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/263/plei212020.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/264/plei222020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/264/plei222020.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/265/plei232020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/265/plei232020.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pl024.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pl024.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas excepcionais no âmbito dos contratos administrativos de prestação de serviços, na forma que especifica.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/274/pl025.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/274/pl025.2020.pdf</t>
   </si>
   <si>
     <t>Institui o programa Saúde na Hora na Unidade Básica de Saúde da sede, ampliando os horários de funcionamento e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/275/pl026.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/275/pl026.2020.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar no montante de R$ 20.000,00 (vinte mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/296/plei27.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/296/plei27.2020.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/297/pl282020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/297/pl282020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Marcelino Ramos a firmar contrato de rateio com o Consórcio Intermunicipal da região do Alto Uruguai - CIRAU.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pl29.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pl29.2020.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei Municipal nº 052/1998, de 17 de novembro de 1998, que dispõe sobre os atos de limpeza pública e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/306/pl0302020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/306/pl0302020.pdf</t>
   </si>
   <si>
     <t>Institui a prova de vida aos aposentados, pensionistas e/ou beneficiários de complementação previdenciária do Município de Marcelino Ramos.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/316/pl31.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/316/pl31.2020.pdf</t>
   </si>
   <si>
     <t>Delimita o perímetro urbano de parte dos lotes rurais nº 28 e 30”A”, da Linha Um, Secção Volta do Estreito.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pl032.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pl032.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política do Meio Ambiente do Município de Marcelino Ramos e revoga a Lei Municipal 153/2002 e suas alterações e reestrutura o Conselho Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/321/pl033.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/321/pl033.2020.pdf</t>
   </si>
   <si>
     <t>Altera o art. 98 da Lei Municipal nº 069/2013 (Lei do Código de Obras) e acrescenta o art. 98-A.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/324/ploa_2021.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/324/ploa_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MARCELINO RAMOS PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/322/pl0352020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/322/pl0352020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE USO DE EQUIPAMENTOS AGRÍCOLAS À ASSOCIAÇÃO DE PRODUTORES DA LINHA SÃO PAULO – APLSP, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/323/pl362020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/323/pl362020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DE USO DE EQUIPAMENTOS AGRÍCOLAS À ASSOCIAÇÃO DE AGRICULTORES FAMILIARES DA LINHA SUZANA, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/326/pl382020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/326/pl382020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os atos de limpeza pública e dá outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/327/pl392020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/327/pl392020.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para a revisão geral anual dos servidores do Poder Executivo, aposentados e pensionistas.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/205/pll_01-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/205/pll_01-2020.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE AS AGÊNCIAS BANCÁRIAS DE MARCELINO RAMOS INSTALEM CIRCUITO INTERNO DE CÂMERAS QUE REGISTREM A ENTRADA E SAÍDA DAS AGÊNCIAS BANCÁRIAS E OS USUÁRIOS DOS CAIXAS ELETRÔNICOS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/277/pll_02-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/277/pll_02-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito e do Vice-Prefeito Municipal para o mandato 2021/2024.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/278/pll_03-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/278/pll_03-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Secretários Municipais a partir de 1º (primeiro) de janeiro de 2021.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/279/pll_04-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/279/pll_04-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos Vereadores para a Legislatura 2021/2024.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pll_05-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pll_05-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para a revisão geral anual dos servidores ativos e inativos do Poder Legislativo.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_resolucao_01-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_resolucao_01-2020.pdf</t>
   </si>
   <si>
     <t>Cria a Frente Parlamentar em Defesa do Turismo no âmbito do Município de Marcelino Ramos – RS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_resolucao_02-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_resolucao_02-2020.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE “CIDADÃ MARCELINENSE” À SENHORA IVETE BOHN KÜHN.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/281/projeto_de_resolucao_03-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/281/projeto_de_resolucao_03-2020.pdf</t>
   </si>
   <si>
     <t>Transfere a data da Sessão Ordinária da Câmara de Vereadores de Marcelino Ramos do dia 07 (sete) de setembro de 2020 para o dia 1º (primeiro) de setembro de 2020.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/308/projeto_de_resolucao_04-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/308/projeto_de_resolucao_04-2020.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar no montante de R$ 10.000,00 (dez mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_resolucao_05-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_resolucao_05-2020.pdf</t>
   </si>
   <si>
     <t>Transfere a data da sessão ordinária da Câmara de Vereadores de Marcelino Ramos do dia dois de novembro de 2020 para o dia três de novembro de 2020.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/197/01-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/197/01-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto de um bueiro existente na Rua Santa Catarina, mais precisamente aos fundos da Churrascaria Rebonatto.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/198/02-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/198/02-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do Projeto Jardins do Mel no Município de Marcelino Ramos, em parceria com as diversas instituições do município, como EMATER/RS-ASCAR e escolas, bem como todo cidadão engajado na causa da sustentabilidade.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/208/03-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/208/03-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de um corrimão na escadaria que liga a agência municipal dos Correios com o centro da cidade.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/211/04-2020_VUktx1u.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/211/04-2020_VUktx1u.pdf</t>
   </si>
   <si>
     <t>Solicita que através dos senhores competentes (Secretaria de Obras e de Educação), seja instalado um toldo/cobertura na Escola Municipal Rui Barbosa e em outras escolas do Município que necessitem da mesma estrutura.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/212/05-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/212/05-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal viabilize projetos junto às empresas que exploram a produção energética em nosso Município, para investimento nas crianças e jovens (cursos profissionalizantes -  palestras motivacionais – centro de convivência – esporte em diversas modalidades – aquisição de veículo para transporte de alunos para universidades e cursos profissionalizantes), além de outras medidas que visem qualificar, estimular e viabilizar um futuro melhor para a juventude marcelinense.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/217/06-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/217/06-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Municipal e a Companhia de Águas Termais viabilizem um mecanismo mais inclusivo de acesso ao Balneário de águas termais para a população marcelinense, bem como seja viabilizada a venda de ingressos com preço diferenciado para as pessoas que acessam o Balneário após o meio dia.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/237/07-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/237/07-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que promova e fomente uma Comissão Municipal de Desenvolvimento para tratar da retomada do turismo local e sensibilização da comunidade para a valorização do consumo de produtos nacionais e do comércio local.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/246/08-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/246/08-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município estude a viabilidade de construção de um pavilhão para as agroindústrias da agricultura familiar, dois silos de carga e descarga de laranja e também uma balança rodoviária eletrônica para a pesagem de caminhões de citros no terreno público localizado junto ao portal da BR 153, no Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/247/09-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/247/09-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município realize a contratação de mais um Fisioterapeuta para suprir a demanda acumulada nas Unidades Básicas de Saúde do Município.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/248/10-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/248/10-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município reveja os graus de insalubridade/periculosidade atribuído aos profissionais de saúde do Município de Marcelino Ramos (médicos – enfermeiros – técnicos em enfermagem – motoristas – serviços diversos e outros), que de uma forma ou outra estejam expostos ao vírus COVID-19, concedendo-lhes o grau máximo de insalubridade. Além disso, que sejam revistos os valores utilizados como base de cálculo para a apuração dos valores referente à insalubridade e/ou periculosidade.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/250/11-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/250/11-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município, através da Comissão de Avaliação de Bens Imóveis do Município, realize um estudo para avaliação da possibilidade/viabilidade de revisão da legislação municipal, em especial a tributária e ambiental, para o fim de reduzir ou suprimir a cobrança do IPTU em terrenos inservíveis e terrenos em áreas de preservação permanente.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Solicita que o Município realize gratuitamente o transporte de adubo orgânico de aviário, calcário e pó de rocha diretamente dos locais de extração até a propriedade dos munícipes.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/256/13-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/256/13-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que avalie a possibilidade de se adotar o protocolo de atendimento precoce no Município de Marcelino Ramos – RS como forma de tratamento do Covid-19 e estratégia para minimizar o risco de agravamento da doença.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/283/14-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/283/14-2020.pdf</t>
   </si>
   <si>
     <t>Solicita redutores de velocidade na avenida principal do Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/284/15-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/284/15-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria de Saúde equipe a UBS da sede, bem como as do interior, com cadeiras de rodas de tamanho especial para pessoas obesas.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/294/16-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/294/16-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município estude a viabilidade de construção de uma calçada/passeio público na ERS 491, ao lado esquerdo da rua, saindo do Município, mais precisamente logo após o cemitério e após a faixa de segurança, bem como de redutores de velocidade em toda a extensão da via.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/298/17-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/298/17-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que se viabilize a aplicação da Lei Federal 14.064/2020 e a possibilidade de criação de canil e gatil municipal.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/307/18-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/307/18-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo busque junto ao CIRAU a aquisição de calcário.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/315/19-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/315/19-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um parque infantil, academia de ginástica ao ar livre e iluminação pública no Bairro Coxilha Seca, junto ao pórtico do Município.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/319/20-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/319/20-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de tubos e preenchimento com brita e concreto em frente à propriedade do senhores Osni Maciel e Adão Bertolini.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>AQUILES CESARI</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/325/21-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/325/21-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo destine as sobras do recurso livre dos Poderes Executivo e Legislativo do exercício de 2020 para a aquisição de um caminhão e posterior destinação à Associação dos Bombeiros Voluntários de Marcelino Ramos – RS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Mensagem Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/226/mensagem_modificativa_01.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/226/mensagem_modificativa_01.2020.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 2º e 4º do Projeto de Lei 008/2020.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/271/mensagem_modificativa_02-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/271/mensagem_modificativa_02-2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Modificativa ao artigo 1º da Lei 020/2020.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/287/mensagem_modificativa_03-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/287/mensagem_modificativa_03-2020.pdf</t>
   </si>
   <si>
     <t>Altera artigos 1º e 6º do Projeto de Lei 024/2020.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/269/emenda_01-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/269/emenda_01-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa no artigo 1º, Parágrafo Único, inciso I; artigo 11; artigo 27; artigo 55 e artigo 63 do Projeto de Lei 019/2020.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/270/emenda_02-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/270/emenda_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao artigo 1º do Projeto de Lei 021/2020.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>ADEMIR ANTONINHO MOMO, ENIO LUIZ WITTMANN, HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/289/emenda_03-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/289/emenda_03-2020.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º do Projeto de Lei 024/2020.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/329/emenda_04-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/329/emenda_04-2020.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo único no artigo 1º.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/330/emenda_05-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/330/emenda_05-2020.pdf</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto "Auditório La Salette".</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/235/mocao_de_apoio_02.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/235/mocao_de_apoio_02.2020.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à demanda da Associação Hospitalar Marcelinense.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/268/mocao_de_apoio_03.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/268/mocao_de_apoio_03.2020.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei 735/2020.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/317/mocao_de_apoio_05.2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/317/mocao_de_apoio_05.2020.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei 3657/2020, que trata do 14º salário aos aposentados e pensionistas do INSS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mensagem Retificativa</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/272/mensagem_retificativa_01-2020.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/272/mensagem_retificativa_01-2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa à data do cabeçalho do Projeto de Lei 021/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1761,68 +1761,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/206/01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/243/02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/257/03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/267/04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/282/05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/292/06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/299/07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/207/01-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/216/02-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/225/03-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/231/04-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/239/05-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/244/06-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/245/07-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/255/08-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/261/09-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/266/10-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/286/11-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/304/12-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/305/13-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/302/14-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/314/15-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/312/16-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/313/17-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/199/01-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/200/02-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/201/03-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/202/04-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/209/05-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/210/06-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/218/07-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/219/08-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/224/09-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/242/11-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/241/12-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/258/13-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/276/14-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/288/15-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/291/16-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/293/17-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/295/18-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/300/19-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/303/20-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/310/21-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/230/pdl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/280/pdl_02-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/318/pdl_03-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/203/pl012020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/204/pl022020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/213/pl032020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/214/pl042020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/215/pl052020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/220/pl062020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/221/pl072020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/222/pl082020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/227/pl009.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/228/pl10.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pl011.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/238/plei0132020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/240/pl_14.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/251/pl152020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/252/pl162020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/254/pl172020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/253/pl18.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/260/plei0192020_ldo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/262/plei202020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/263/plei212020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/264/plei222020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/265/plei232020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pl024.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/274/pl025.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/275/pl026.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/296/plei27.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/297/pl282020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pl29.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/306/pl0302020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/316/pl31.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pl032.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/321/pl033.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/324/ploa_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/322/pl0352020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/323/pl362020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/326/pl382020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/327/pl392020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/205/pll_01-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/277/pll_02-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/278/pll_03-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/279/pll_04-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pll_05-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_resolucao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_resolucao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/281/projeto_de_resolucao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/308/projeto_de_resolucao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_resolucao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/197/01-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/198/02-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/208/03-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/211/04-2020_VUktx1u.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/212/05-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/217/06-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/237/07-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/246/08-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/247/09-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/248/10-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/250/11-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/256/13-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/283/14-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/284/15-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/294/16-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/298/17-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/307/18-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/315/19-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/319/20-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/325/21-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/226/mensagem_modificativa_01.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/271/mensagem_modificativa_02-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/287/mensagem_modificativa_03-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/269/emenda_01-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/270/emenda_02-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/289/emenda_03-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/329/emenda_04-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/330/emenda_05-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/235/mocao_de_apoio_02.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/268/mocao_de_apoio_03.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/317/mocao_de_apoio_05.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/272/mensagem_retificativa_01-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/206/01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/243/02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/257/03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/267/04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/282/05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/292/06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/299/07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/207/01-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/216/02-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/225/03-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/231/04-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/239/05-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/244/06-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/245/07-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/255/08-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/261/09-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/266/10-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/286/11-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/304/12-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/305/13-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/302/14-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/314/15-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/312/16-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/313/17-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/199/01-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/200/02-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/201/03-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/202/04-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/209/05-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/210/06-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/218/07-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/219/08-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/224/09-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/242/11-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/241/12-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/258/13-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/276/14-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/288/15-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/291/16-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/293/17-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/295/18-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/300/19-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/303/20-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/310/21-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/230/pdl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/280/pdl_02-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/318/pdl_03-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/203/pl012020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/204/pl022020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/213/pl032020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/214/pl042020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/215/pl052020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/220/pl062020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/221/pl072020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/222/pl082020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/227/pl009.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/228/pl10.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pl011.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/238/plei0132020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/240/pl_14.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/251/pl152020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/252/pl162020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/254/pl172020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/253/pl18.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/260/plei0192020_ldo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/262/plei202020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/263/plei212020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/264/plei222020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/265/plei232020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/273/pl024.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/274/pl025.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/275/pl026.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/296/plei27.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/297/pl282020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/301/pl29.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/306/pl0302020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/316/pl31.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/320/pl032.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/321/pl033.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/324/ploa_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/322/pl0352020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/323/pl362020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/326/pl382020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/327/pl392020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/205/pll_01-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/277/pll_02-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/278/pll_03-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/279/pll_04-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/328/pll_05-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_de_resolucao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/259/projeto_de_resolucao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/281/projeto_de_resolucao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/308/projeto_de_resolucao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/309/projeto_de_resolucao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/197/01-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/198/02-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/208/03-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/211/04-2020_VUktx1u.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/212/05-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/217/06-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/237/07-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/246/08-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/247/09-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/248/10-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/250/11-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/256/13-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/283/14-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/284/15-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/294/16-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/298/17-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/307/18-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/315/19-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/319/20-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/325/21-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/226/mensagem_modificativa_01.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/271/mensagem_modificativa_02-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/287/mensagem_modificativa_03-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/269/emenda_01-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/270/emenda_02-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/289/emenda_03-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/329/emenda_04-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/330/emenda_05-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/235/mocao_de_apoio_02.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/268/mocao_de_apoio_03.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/317/mocao_de_apoio_05.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2020/272/mensagem_retificativa_01-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="187.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>