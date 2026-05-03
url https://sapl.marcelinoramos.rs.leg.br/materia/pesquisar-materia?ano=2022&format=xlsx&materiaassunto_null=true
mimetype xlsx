--- v0 (2025-12-07)
+++ v1 (2026-05-03)
@@ -54,2088 +54,2088 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/586/01-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/586/01-2022.pdf</t>
   </si>
   <si>
     <t>Solicita realocação de rede de iluminação pública.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ADILSON LAVALL, ANDRÉ LUCHETTA, DAMIANA SALETE CORREA MENDES, ENIO LUIZ WITTMANN, GUSTAVO PEGORINI HOLLERWEGER, HÉLIO MÜLLER, RAMIRO FRANCISCO MARSARO, ROSELI MARIA GOETZ DREHER, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitam que a semifinal do campeonato municipal de futsal seja realizada no Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ROSELI MARIA GOETZ DREHER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/601/03-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/601/03-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado Projeto de Lei ao Poder Legislativo destinando recursos ao Fundo Municipal de Defesa Civil.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ADILSON LAVALL, DAMIANA SALETE CORREA MENDES, ENIO LUIZ WITTMANN, HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/624/04-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/624/04-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam auxílio financeiro aos estudantes que cursam ensino médio e técnico em outros municípios.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/683/05-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/683/05-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a concessão de incentivo aos Professores que se deslocam por grandes trajetos para lecionar.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/684/06-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/684/06-2022.pdf</t>
   </si>
   <si>
     <t>Solicita o custeio, pelo Município, das taxas de renovação da CNH dos Operadores de Máquinas.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ANDRÉ SAMUEL COELHO</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/709/07-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/709/07-2022.pdf</t>
   </si>
   <si>
     <t>Solicita incentivo financeiro às crianças, adolescentes e jovens que praticam modalidades esportivas.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/722/08-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/722/08-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a disponibilização de transporte gratuito aos grupos de idosos.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/741/09-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/741/09-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a utilização de escavadeira hidráulica para abertura e melhorias de fontes de água e açudes.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/592/01-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/592/01-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o prazo de validade dos concursos públicos municipais.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/602/02-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/602/02-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o 1º Encontro Marcelinense de Motos e Feira Multissetorial.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>CLEUNICE MARIA VALMÓRBIDA CLOSS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/603/03-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/603/03-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a relação dos medicamentos da lista básica das Unidades Básicas de Saúde do Município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/612/04-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/612/04-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre expedição de alvará a corretores de imóveis e imobiliárias.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/618/05-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/618/05-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a situação da dengue do Município.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/632/06-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/632/06-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam valores dos gastos com manutenção de máquinas da frota municipal.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>VALDECIR DE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/633/07-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/633/07-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações contábeis e de pessoal da TERMASA dos anos 2019, 2020 e 2021.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/634/08-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/634/08-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações diversas acerca do desmoronamento de terra ocorrido no Bairro Balneário em 27 de junho de 2014.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/635/09-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/635/09-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos recursos recebidos pelo Município para enfrentamento da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/636/10-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/636/10-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações atualizadas acerca da previsão de pavimentação das Ruas Erich Schulz e Marumbi.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/637/11-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/637/11-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a possível diminuição da metragem das APPs em âmbito municipal.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>GUSTAVO PEGORINI HOLLERWEGER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/640/12-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/640/12-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam quais providências foram tomadas pelo Poder Executivo Municipal com relação aos temporais ocorridos nas últimas semanas.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/644/13-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/644/13-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a relação dos servidores demitidos.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ADILSON LAVALL, DOGLAMIR SALETE MARSARO CESARI, HÉLIO MÜLLER, HERSON PAULO ZWIRTES</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/645/14-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/645/14-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a relação de CCs, FGs e GEDs.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/646/15-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/646/15-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações acerca do projeto de abatedouro público municipal.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/647/16-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/647/16-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da base do SAMU em Marcelino Ramos.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/668/17-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/668/17-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações acerca das sementes disponibilizadas no Programa Troca-troca.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/671/18-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/671/18-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações complementares acerca dos servidores aposentados que foram exonerados.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/675/19-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/675/19-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o projeto de implantação de rede de água potável para as famílias da Associação da Água da Barra do Suzana.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/685/20-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/685/20-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre processo seletivo e concurso público.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/686/21-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/686/21-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a data de validade do concurso público 001/2019.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/697/22-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/697/22-2022.pdf</t>
   </si>
   <si>
     <t>Solicita o motiva da transferência de turmas de escola municipal para estadual.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/723/23-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/723/23-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações acerca do possível encerramento das atividades da base municipal do SAMU.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/724/24-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/724/24-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações atualizadas sobre a COVID-19 no Município.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/736/25-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/736/25-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre veículo do Município.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/737/26-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/737/26-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o Projeto de Lei 145/2022, que trata de leilão de bens móveis.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/738/27-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/738/27-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam se haverá processo licitatório para a contratação do serviço de transporte escolar para o ano letivo de 2023.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/578/01-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/578/01-2022.pdf</t>
   </si>
   <si>
     <t>Solicita adequações no passeio público em frente à residência da senhora Amélia Machado.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>ADILSON LAVALL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/579/02-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/579/02-2022.pdf</t>
   </si>
   <si>
     <t>Solicita providências na estrada da Linha Debastiani.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/580/03-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/580/03-2022.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na estrada que dá acesso à Linha Soares.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/587/05-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/587/05-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras na Linha São Sebastião.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/604/07-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/604/07-2022.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias em estrada municipal e em acessos a propriedades.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>ENIO LUIZ WITTMANN</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/605/08-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/605/08-2022.pdf</t>
   </si>
   <si>
     <t>Solicita recolocação de bueiros na Linha Basso.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/606/09-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/606/09-2022.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e melhorias na Rua Bahia.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/607/10-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/607/10-2022.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização horizontal no Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>GUSTAVO PEGORINI HOLLERWEGER, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/608/11-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/608/11-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de campanha de coleta de lixo eletrônico no Município.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/609/12-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/609/12-2022.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no calçamento da Rua Santa Catarina.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/616/13-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/616/13-2022.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e cascalhamento da estrada da Linha São Sebastião.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/619/14-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/619/14-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de faixas de segurança e placas de trânsito na Rua Independência.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/620/15-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/620/15-2022.pdf</t>
   </si>
   <si>
     <t>Solicita cascalhamento de estrada na Comunidade de São Miguel.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/623/16-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/623/16-2022.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de boca de lobo e tubulação na Rua Ipê Branco.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/625/17-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/625/17-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de redutor de velocidade com faixa de segurança junto ao Largo da Matriz.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/626/18-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/626/18-2022.pdf</t>
   </si>
   <si>
     <t>Solicita sinalização adequada e específica no trevo de acesso ao Bairro Vista Alegre e Santuário Salette.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/627/19-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/627/19-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação de pequeno trecho da Rua Erich Schulz.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/628/20-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/628/20-2022.pdf</t>
   </si>
   <si>
     <t>Solicita providências na sinalização da Rua Erich Schulz, em frente ao IEEMAR.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/629/21-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/629/21-2022.pdf</t>
   </si>
   <si>
     <t>Solicita providência em relação ao combate da proliferação do mosquito Aedes Aegypti.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/638/22-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/638/22-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura de postes e meio-fio no Bairro Cruzeiro e demais bairros onde houver demanda.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Solicita manutenção da estrada municipal que liga o Município à BR 153.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/649/24-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/649/24-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutor de velocidade na Rua Rio Grande do Sul, junto ao acesso à Rua Dr. João da Silveira e Rua Passo Fundo.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/650/25-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/650/25-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de parque infantil junto ao centro comunitário do Distrito de Pinhalzinho.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>GUSTAVO PEGORINI HOLLERWEGER, RAMIRO FRANCISCO MARSARO, ROSELI MARIA GOETZ DREHER, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/651/26-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/651/26-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a retirada de tachões na via em pontos específicos do Município.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/652/27-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/652/27-2022.pdf</t>
   </si>
   <si>
     <t>Solicita vala/muro de contenção junto à UBS da Comunidade de Suzana.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/653/28-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/653/28-2022.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Rua das Chácaras.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/654/29-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/654/29-2022.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no Bairro Vista Alegre, especialmente na Rua/Travessa da Rosa.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/669/30-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/669/30-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam providências com relação ao esgoto exposto no Bairro Represa.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/670/31-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/670/31-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de capela mortuária junto ao Centro Comunitário do Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/678/31-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/678/31-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a recuperação do telhado da Escola de São Sebastião Coronel Teixeira.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/679/33-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/679/33-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a recuperação de ponte localizada no interior do Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/680/34-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/680/34-2022.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação pública na Rua Bahia.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/681/35-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/681/35-2022.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de mecanismos de segurança na Rua Bahia.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/688/36-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/688/36-2022.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e cascalhamento em estradas municipais.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/703/37-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/703/37-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a sinalização para motociclistas junto à ponte rodoferroviária.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/704/38-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/704/38-2022.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto de guard-rail junto à curva que dá acesso ao Santuário Salette.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/710/39-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/710/39-2022.pdf</t>
   </si>
   <si>
     <t>Solicita o alargamento de curva no Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/711/40-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/711/40-2022.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em local próximo ao cemitério.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/712/41-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/712/41-2022.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento em estrada municipal.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>ADILSON LAVALL, ANDRÉ SAMUEL COELHO, ENIO LUIZ WITTMANN, HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/715/42-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/715/42-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutores de velocidade na Rua José Bonifácio.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/725/43-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/725/43-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam melhorias na ERS 126.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/726/44-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/726/44-2022.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no acesso à propriedade dos senhores Luciano e Hélio Tobaldini.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/727/45-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/727/45-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam melhorias em todas as estradas municipais, especialmente nas localizadas nas Comunidades de Tiradentes e São Sebastião.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/739/46-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/739/46-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam disponibilização de rota alternativa de transporte escolar para o ano letivo de 2023.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/742/47-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/742/47-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam providências em estrada municipal.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/566/pl_93-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/566/pl_93-2022.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VENCIMENTO BÁSICO DOS SERVIDORES DO MAGISTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/567/pl_94-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/567/pl_94-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/568/pl_95-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/568/pl_95-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE COBRANÇA PELO TRANPORTE DE ÁGUA PARA CONSUMO HUMANO E ANIMAL EM SITUAÇÃO DE EMERGÊNCIA DECORRENTE DA ESTIAGEM.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/569/pl_96-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/569/pl_96-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARCELINO RAMOS, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL, A REALIZAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL, POR INTERMÉDIO DA SECRETARIA DE LOGÍSTICA E TRANSPORTES E O DAER.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/573/pl_97-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/573/pl_97-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/574/pl_98-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/574/pl_98-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o preço público pela prestação de serviços com caminhões, máquinas e equipamentos e para cessão de equipamentos e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/581/pl_99-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/581/pl_99-2022.pdf</t>
   </si>
   <si>
     <t>Concede incentivo aos suinocultores.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/582/pl_100-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/582/pl_100-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Bolsa- Atleta.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/583/pl_101-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/583/pl_101-2022.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Permanente de Atualização Cadastral dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_102.2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_102.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o calendário para pagamento de IPTU para o ano de 2022.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_103.2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_103.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 057, de 29 de dezembro de 1998.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/596/pl_104-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/596/pl_104-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/597/pl_105-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/597/pl_105-2022.pdf</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/598/pl_106-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/598/pl_106-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Controle Interno do Município de Marcelino Ramos - RS.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/599/pl_107-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/599/pl_107-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a firmatura de convênio de mútua colaboração com a Fundação Hospitalar Santa Terezinha de Erechim - FHSTHE, objetivando repasse de recursos financeiros a título de cofinanciamento referente à realização de consultas e cirurgias eletivas visando à redução das filas de espera oriundas do represamento gerado pela suspensão de procedimentos eletivos em decorrência da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/614/pl_108-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/614/pl_108-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 014/2019, de 04 de junho de 2019.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/615/pl_109-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/615/pl_109-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 061/2010, de 29 de setembro de 2010.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/630/pl-110-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/630/pl-110-2022.pdf</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/631/pl-111-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/631/pl-111-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/661/pl_112-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/661/pl_112-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE MARCELINO RAMOS - RS A FIRMAR CONVÊNIO COM O HOSPITAL SÃO ROQUE DE GETÚLIO VARGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/660/pl_113-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/660/pl_113-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CUIDAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/662/pl_114-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/662/pl_114-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/663/pl_115-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/663/pl_115-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO ESPECIAL DE DESEMPENHO - GED PARA DESEMPENHO DE ATIVIDADE DE FISCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/664/pl_116-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/664/pl_116-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO ESPECIAL DE DESEMPENHO - GED PARA O CONTADOR DO MUNICÍPIO PELO DESEMPENHO DAS ATIVIDADES CONTÁBEIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/665/pl_117-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/665/pl_117-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 076, DE 11 DE JANEIRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/641/pl_118-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/641/pl_118-2022.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO MONTANTE DE R$ 615.000,00 (SEISCENTOS E QUINZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/642/pl_119-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/642/pl_119-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 014/2019, DE 04 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/643/pl_120-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/643/pl_120-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 061/2010, DE 29 DE SETEMBRO DE 2010.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/672/pldo_2023.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/672/pldo_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI DE ORÇAMENTO PARA O ANO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/682/pl_122-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/682/pl_122-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 057, de 29 de dezembro de 1998.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/689/pl_123-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/689/pl_123-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de excepcional interesse público junto à Companhia Águas Termais Marcelino Ramos - TERMASA e dá outras providências.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/690/pl_124-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/690/pl_124-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 050, de 07 de dezembro de 2018.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/691/pl_125-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/691/pl_125-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 076, de 11 de janeiro de 2002.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/692/pl_126-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/692/pl_126-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 039, de 04 de julho de 2017.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/693/pl_127-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/693/pl_127-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação Especial de Desempenho - GED para exercício de responsabilidade técnica e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/694/pl_128-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/694/pl_128-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão democrática do ensino público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/696/pl_129-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/696/pl_129-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de mais um cargo de Motorista e dá outras providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/698/pl_130-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/698/pl_130-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura de Marcelino Ramos e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/699/pl_131-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/699/pl_131-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 061/2010, de 29 de setembro de 2010.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/700/pl_132-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/700/pl_132-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 010, de 31 de março de 2020.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/701/pl_133-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/701/pl_133-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 133/2022, de 29 de setembro de 2022.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/702/pl_134-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/702/pl_134-2022.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no montante de R$ 200.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/707/pl_136-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/707/pl_136-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orçamentária Anual do exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/713/pl_137-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/713/pl_137-2022.pdf</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/719/pl_138-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/719/pl_138-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELABORAÇÃO E IMPLEMENTAÇÃO DE POLÍTICAS PÚBLICAS PARA PRIMEIRA INFÂNCIA NO MUNICÍPIO, EM ATENDIMENTO AO DISPOSTO NO ESTATUTO DA PRIMEIRA INFÂNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/720/ploa.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/720/ploa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MARCELINO RAMOS PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/716/pl_140-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/716/pl_140-2022.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO MONTANTE DE R$ 4.000,00 (QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/717/pl_141-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/717/pl_141-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 058, DE 08 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/718/pl_142-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/718/pl_142-2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA A BOLSA ATLETA, INSTITUÍDA PELA LEI MUNICIPAL 102, DE 09 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/731/pl_143-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/731/pl_143-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 057, DE 29 DE DEZEMBRO DE 1998.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/732/pl_144-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/732/pl_144-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 076, DE 11 DE JANEIRO DE 2002.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/730/pl_145-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/730/pl_145-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR BENS DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/733/pl_146-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/733/pl_146-2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/729/pl_147-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/729/pl_147-2022.pdf</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/728/pl_148-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/728/pl_148-2022.pdf</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/734/pl_149-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/734/pl_149-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar projeto arquitetônico e outros bens para a execução do objeto, bem como celebrar termo de cooperação com a Secretaria da Educação do Estado, por intermédio do Instituto de Educação Estadual Marcelino Ramos, no âmbito do Programa Estadual Escola Melhor: Sociedade Melhor e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/744/pl_150-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/744/pl_150-2022.pdf</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/745/pl_151-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/745/pl_151-2022.pdf</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/746/pl_152-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/746/pl_152-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar projeto arquitetônico, bens e serviços e entregar em cessão de uso para a execução do objeto ao Instituto de Educação Estadual Marcelino Ramos, no âmbito do Programa Estadual Escola Melhor, Sociedade Melhor e dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/747/pl_153-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/747/pl_153-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a cobrança de ingresso para entrar no Parque Natural Municipal Mata do Rio Uruguai Teixeira Soares.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/570/pll_01-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/570/pll_01-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E VEREADORES.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/571/pll_02-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/571/pll_02-2022.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL DOS SERVIDORES ATIVOS E INATIVOS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>GUSTAVO PEGORINI HOLLERWEGER, RAMIRO FRANCISCO MARSARO, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/666/resolucao_01-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/666/resolucao_01-2022.pdf</t>
   </si>
   <si>
     <t>Transfere a data da Sessão Ordinária da Câmara de Vereadores de Marcelino Ramos – RS do dia 18 de julho de 2022 para o dia 25 de julho de 2022.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>RAMIRO FRANCISCO MARSARO</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_resolucao_03-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_resolucao_03-2022.pdf</t>
   </si>
   <si>
     <t>Concede o título de "Cidadão Marcelinense" ao senhor Aldevino Massiero (in memoriam).</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/588/01-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/588/01-2022.pdf</t>
   </si>
   <si>
     <t>Solicita uma lombada eletrônica no acesso à BR 153 pelo Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/589/02-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/589/02-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um toldo na Escola Municipal de Educação Infantil Espaço Criança.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>ANDRÉ LUCHETTA</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/590/03-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/590/03-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de parada de ônibus junto ao trevo da ERS 331 e Rua Erechim.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/594/04-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/594/04-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a instituição de programa municipal de incentivo aos agricultores para construção de cisternas.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/595/05-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/595/05-2022.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Rua Bahia.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/600/06-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/600/06-2022.pdf</t>
   </si>
   <si>
     <t>Solicita o alargamento de estrada municipal.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>ADILSON LAVALL, ANDRÉ LUCHETTA, CLEUNICE MARIA VALMÓRBIDA CLOSS, DAMIANA SALETE CORREA MENDES, ENIO LUIZ WITTMANN, GUSTAVO PEGORINI HOLLERWEGER, RAMIRO FRANCISCO MARSARO, ROSELI MARIA GOETZ DREHER, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/610/07-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/610/07-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de estudo técnico sobre o pagamento de IPTU em imóveis com APPs e imóveis inservíveis.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/611/08-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/611/08-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instituição do Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/613/09-2022.docx</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/613/09-2022.docx</t>
   </si>
   <si>
     <t>Solicita que o transporte escolar recolha os alunos no Bairro Sétimo Céu.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/617/10-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/617/10-2022.pdf</t>
   </si>
   <si>
     <t>Solicita o alargamento de ponte sobre estrada municipal.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/621/11-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/621/11-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutores de velocidade no Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/622/12-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/622/12-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a busca de repasse do piso salarial dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/639/13-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/639/13-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam atualização do projeto de pavimentação e manutenção com o maquinário integrante da frota municipal da ERS 126.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/655/14-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/655/14-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do esgotamento sanitário do Município.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/656/15-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/656/15-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da limpeza e manutenção de terrenos baldios do Município.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>SÉRGIO ANTÔNIO BEAL, VALDECIR DE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/657/16-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/657/16-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam aos Vereadores a realização de audiência pública junto ao Distrito de Suzana para avaliação da possibilidade de criação de perímetro urbano no local.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/658/17-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/658/17-2022.pdf</t>
   </si>
   <si>
     <t>Solicita entrega de placa de homenagem ao senhor Irineu Isoton no dia 19 de agosto de 2022, data da final do campeonato municipal de vôlei.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/659/18-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/659/18-2022.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico sobre a instalação de Unidade Básica de Saúde no Distrito de Pinhalzinho.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/667/19-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/667/19-2022.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para rediscussão de proposição sobre redução de alíquota de ISS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/676/20-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/676/20-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam um plano de venda direta aos ocupantes de áreas públicas municipais.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/677/21-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/677/21-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de pequenos procedimentos nas UBS Central e de Suzana.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/687/22-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/687/22-2022.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de transporte de cama de aviário, calcário, pó de rocha e silagem com os caminhões da Prefeitura.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/695/23-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/695/23-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a entrega de placa de "Menção Honrosa" ao atleta Cleiton Silveira Casado.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>ADILSON LAVALL, ANDRÉ LUCHETTA, ANDRÉ SAMUEL COELHO, ENIO LUIZ WITTMANN, GUSTAVO PEGORINI HOLLERWEGER, HÉLIO MÜLLER, RAMIRO FRANCISCO MARSARO, ROSELI MARIA GOETZ DREHER, SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/705/24-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/705/24-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do programa "Novo Rumo" no Município de Marcelino Ramos, consistente no georreferenciamento das propriedades rurais.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/706/25-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/706/25-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a liberação gratuita de acesso ao Balneário uma vez ao mês a crianças e adolescentes até 15 anos.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Mensagem Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/575/emenda_modificativa_projeto_097_2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/575/emenda_modificativa_projeto_097_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 097/2022.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/591/mensagem_modificativa_02-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/591/mensagem_modificativa_02-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem Modificativa ao artigo 1º do Projeto de Lei 102/2022.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/708/mensagem_modificativa_03-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/708/mensagem_modificativa_03-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem Modificativa ao Projeto de Lei 136/2022.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/740/mensagem_modificativa_001-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/740/mensagem_modificativa_001-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem Modificativa 001/2022 ao Projeto de Lei Municipal 141/2022.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>ADILSON LAVALL, DAMIANA SALETE CORREA MENDES, HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/572/emenda_01-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/572/emenda_01-2022.pdf</t>
   </si>
   <si>
     <t>Emenda supressiva ao parágrafo único do artigo 1º do Projeto de Lei Municipal 094/2022.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/577/emenda_02-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/577/emenda_02-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao parágrafo único do art. 2º do Projeto de Lei 098/2022.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/735/emenda_03-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/735/emenda_03-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Municipal 143/2022.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>ANDRÉ LUCHETTA, GUSTAVO PEGORINI HOLLERWEGER, ROSELI MARIA GOETZ DREHER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/743/emenda_04-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/743/emenda_04-2022.pdf</t>
   </si>
   <si>
     <t>Emenda que retifica erro ortográfico na Mensagem Modificativa ao Projeto de Lei 141/2022.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>EMPE</t>
   </si>
   <si>
     <t>Emenda Modificativa do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/673/em_01-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/673/em_01-2022.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º e 2 do Projeto de Lei Municipal 118/2022.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/674/em_02-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/674/em_02-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa do Projeto de Lei Municipal 118/2022.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/721/emenda_modificativa_001-2022.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/721/emenda_modificativa_001-2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 132/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2442,68 +2442,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/586/01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/601/03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/624/04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/683/05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/684/06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/709/07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/722/08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/741/09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/592/01-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/602/02-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/603/03-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/612/04-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/618/05-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/632/06-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/633/07-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/634/08-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/635/09-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/636/10-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/637/11-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/640/12-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/644/13-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/645/14-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/646/15-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/647/16-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/668/17-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/671/18-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/675/19-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/685/20-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/686/21-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/697/22-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/723/23-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/724/24-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/736/25-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/737/26-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/738/27-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/578/01-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/579/02-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/580/03-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/587/05-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/604/07-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/605/08-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/606/09-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/607/10-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/608/11-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/609/12-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/616/13-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/619/14-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/620/15-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/623/16-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/625/17-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/626/18-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/627/19-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/628/20-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/629/21-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/638/22-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/649/24-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/650/25-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/651/26-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/652/27-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/653/28-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/654/29-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/669/30-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/670/31-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/678/31-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/679/33-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/680/34-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/681/35-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/688/36-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/703/37-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/704/38-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/710/39-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/711/40-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/712/41-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/715/42-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/725/43-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/726/44-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/727/45-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/739/46-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/742/47-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/566/pl_93-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/567/pl_94-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/568/pl_95-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/569/pl_96-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/573/pl_97-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/574/pl_98-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/581/pl_99-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/582/pl_100-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/583/pl_101-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_102.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_103.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/596/pl_104-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/597/pl_105-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/598/pl_106-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/599/pl_107-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/614/pl_108-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/615/pl_109-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/630/pl-110-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/631/pl-111-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/661/pl_112-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/660/pl_113-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/662/pl_114-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/663/pl_115-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/664/pl_116-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/665/pl_117-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/641/pl_118-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/642/pl_119-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/643/pl_120-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/672/pldo_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/682/pl_122-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/689/pl_123-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/690/pl_124-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/691/pl_125-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/692/pl_126-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/693/pl_127-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/694/pl_128-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/696/pl_129-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/698/pl_130-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/699/pl_131-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/700/pl_132-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/701/pl_133-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/702/pl_134-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/707/pl_136-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/713/pl_137-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/719/pl_138-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/720/ploa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/716/pl_140-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/717/pl_141-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/718/pl_142-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/731/pl_143-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/732/pl_144-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/730/pl_145-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/733/pl_146-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/729/pl_147-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/728/pl_148-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/734/pl_149-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/744/pl_150-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/745/pl_151-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/746/pl_152-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/747/pl_153-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/570/pll_01-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/571/pll_02-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/666/resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_resolucao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/588/01-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/589/02-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/590/03-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/594/04-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/595/05-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/600/06-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/610/07-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/611/08-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/613/09-2022.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/617/10-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/621/11-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/622/12-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/639/13-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/655/14-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/656/15-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/657/16-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/658/17-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/659/18-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/667/19-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/676/20-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/677/21-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/687/22-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/695/23-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/705/24-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/706/25-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/575/emenda_modificativa_projeto_097_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/591/mensagem_modificativa_02-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/708/mensagem_modificativa_03-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/740/mensagem_modificativa_001-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/572/emenda_01-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/577/emenda_02-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/735/emenda_03-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/743/emenda_04-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/673/em_01-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/674/em_02-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/721/emenda_modificativa_001-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/586/01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/601/03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/624/04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/683/05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/684/06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/709/07-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/722/08-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/741/09-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/592/01-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/602/02-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/603/03-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/612/04-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/618/05-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/632/06-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/633/07-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/634/08-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/635/09-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/636/10-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/637/11-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/640/12-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/644/13-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/645/14-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/646/15-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/647/16-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/668/17-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/671/18-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/675/19-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/685/20-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/686/21-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/697/22-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/723/23-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/724/24-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/736/25-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/737/26-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/738/27-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/578/01-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/579/02-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/580/03-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/587/05-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/604/07-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/605/08-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/606/09-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/607/10-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/608/11-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/609/12-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/616/13-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/619/14-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/620/15-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/623/16-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/625/17-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/626/18-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/627/19-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/628/20-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/629/21-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/638/22-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/649/24-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/650/25-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/651/26-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/652/27-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/653/28-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/654/29-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/669/30-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/670/31-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/678/31-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/679/33-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/680/34-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/681/35-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/688/36-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/703/37-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/704/38-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/710/39-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/711/40-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/712/41-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/715/42-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/725/43-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/726/44-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/727/45-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/739/46-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/742/47-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/566/pl_93-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/567/pl_94-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/568/pl_95-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/569/pl_96-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/573/pl_97-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/574/pl_98-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/581/pl_99-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/582/pl_100-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/583/pl_101-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_102.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_103.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/596/pl_104-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/597/pl_105-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/598/pl_106-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/599/pl_107-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/614/pl_108-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/615/pl_109-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/630/pl-110-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/631/pl-111-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/661/pl_112-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/660/pl_113-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/662/pl_114-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/663/pl_115-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/664/pl_116-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/665/pl_117-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/641/pl_118-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/642/pl_119-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/643/pl_120-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/672/pldo_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/682/pl_122-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/689/pl_123-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/690/pl_124-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/691/pl_125-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/692/pl_126-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/693/pl_127-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/694/pl_128-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/696/pl_129-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/698/pl_130-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/699/pl_131-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/700/pl_132-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/701/pl_133-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/702/pl_134-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/707/pl_136-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/713/pl_137-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/719/pl_138-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/720/ploa.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/716/pl_140-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/717/pl_141-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/718/pl_142-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/731/pl_143-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/732/pl_144-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/730/pl_145-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/733/pl_146-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/729/pl_147-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/728/pl_148-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/734/pl_149-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/744/pl_150-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/745/pl_151-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/746/pl_152-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/747/pl_153-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/570/pll_01-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/571/pll_02-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/666/resolucao_01-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/714/projeto_de_resolucao_03-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/588/01-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/589/02-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/590/03-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/594/04-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/595/05-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/600/06-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/610/07-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/611/08-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/613/09-2022.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/617/10-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/621/11-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/622/12-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/639/13-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/655/14-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/656/15-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/657/16-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/658/17-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/659/18-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/667/19-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/676/20-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/677/21-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/687/22-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/695/23-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/705/24-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/706/25-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/575/emenda_modificativa_projeto_097_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/591/mensagem_modificativa_02-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/708/mensagem_modificativa_03-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/740/mensagem_modificativa_001-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/572/emenda_01-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/577/emenda_02-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/735/emenda_03-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/743/emenda_04-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/673/em_01-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/674/em_02-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2022/721/emenda_modificativa_001-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="226.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>