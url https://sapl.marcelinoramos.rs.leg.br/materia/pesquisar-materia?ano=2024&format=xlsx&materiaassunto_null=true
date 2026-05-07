--- v0 (2025-12-08)
+++ v1 (2026-05-07)
@@ -10,707 +10,719 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="228">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ENIO LUIZ WITTMANN</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/925/01-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/925/01-2024.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de quebra-molas em via pública municipal.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DAMIANA SALETE CORREA MENDES, HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/936/02-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/936/02-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a criação de Conselho Municipal de Jovens.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/941/03-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/941/03-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam disponibilização de transporte gratuito a grupos da melhor idade.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ADILSON LAVALL, HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/951/04-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/951/04-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam rateio de recursos recebidos pelo Município através de Emenda Parlamentar.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/952/05-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/952/05-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de quebra-molas em via pública municipal.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/961/06-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/961/06-2024.pdf</t>
   </si>
   <si>
     <t>Solicita um plano de venda de imóveis públicos aos respectivos ocupantes.</t>
   </si>
   <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>HÉLIO MÜLLER</t>
+  </si>
+  <si>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Transporte gratuito para moradores de Linha Santa Bárbara, Rio Ligeiro, Volta Grande, Linha São Paulo, Formenton e arredores para participação na hidroginástica junto ao Balneário.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Implementação de projeto de melhoramento genético de abelhas com ferrão e incentivo à retomada da associação dos apicultores do Município.</t>
+  </si>
+  <si>
     <t>931</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>CLEUNICE MARIA VALMÓRBIDA CLOSS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita relações de CCs, FGs, GEDs e contratos temporários do Poder Executivo.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/937/02-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/937/02-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a iluminação pública.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>ADILSON LAVALL, DAMIANA SALETE CORREA MENDES, HÉLIO MÜLLER</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/942/03-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/942/03-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam informações acerca do transporte dos funcionários da TERMASA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/943/04-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/943/04-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam relatório das atividades atualmente realizadas no espaço público que abrigava a Escola Municipal de Ensino Fundamental Rui Barbosa.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>VALDECIR DE VARGAS</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/944/05-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/944/05-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do andamento do projeto de pavimentação asfática da Rua Erich Schulz.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/945/06-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/945/06-2024.pdf</t>
   </si>
   <si>
     <t>Solicita se existem projetos para recuperação do assoalhamento da ponte rodoferroviária.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/962/07-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/962/07-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre projetos e recursos em decorrência da situação de emergência decretada.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>DAMIANA SALETE CORREA MENDES</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/963/08-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/963/08-2024.pdf</t>
   </si>
   <si>
     <t>Solicita relação das Funções Gratificadas concedidas em 2024.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/971/09-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/971/09-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam relação de funcionários da TERMASA.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/972/10-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/972/10-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam relação dos cargos comissionados do Município.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>ROSELI MARIA GOETZ DREHER</t>
   </si>
   <si>
     <t>Solicita restauração de trecho de passeio público na Avenida Beira Rio.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/932/02-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/932/02-2024.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de lixeira e quebra-molas junto à Travessa Dr. João da Silveira.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/933/03-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/933/03-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a retirada de tachões em vias públicas.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/934/04-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/934/04-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam instalação de faixas de segurança e placas de trânsito.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/935/05-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/935/05-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam passador de gado em via pública municipal.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/938/06-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/938/06-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam uma parada de ônibus no trevo de acesso ao Município.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/939/07-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/939/07-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam adequações de segurança viária na curva após o trevo do Bairro Coxilha Seca.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/946/08-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/946/08-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de guard-rails e reinstalação do poste com câmera de vigilância nas proximidades do acesso ao Santuário Salette.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>HÉLIO MÜLLER</t>
-[...2 lines deleted...]
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/947/09-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/947/09-2024.pdf</t>
   </si>
   <si>
     <t>Solicita extensão de rede de água no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/948/10-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/948/10-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de lixeira comunitária junto ao cemitério localizado no Distrito de Coronel Teixeira.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/949/11-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/949/11-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de guard-rails na Rua Erich Schulz.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/950/12-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/950/12-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação do acesso ao Galpão de Eventos do IEEMAR.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>SÉRGIO ANTÔNIO BEAL</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/958/13-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/958/13-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o cadastro do Município para a concessão do "Selo Arte".</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/915/pl_001-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/915/pl_001-2024.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/916/pl_002-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/916/pl_002-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Marcelino Ramos - RS em conjunto com o município de Maximiliano de Almeida - RS, a proceder com a revisão e atualização de projeto de pavimentação asfáltica da ERS - 126.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/917/pl_003-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/917/pl_003-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/919/pl_04-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/919/pl_04-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Turismo de Marcelino Ramos e dá outras providências.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/920/pl_05-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/920/pl_05-2024.pdf</t>
   </si>
   <si>
     <t>Abré Crédito Especial de R$ 550.000,00 para utilização de recursos do Fundo Estadual de Defesa Civil.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/921/pl_06-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/921/pl_06-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/922/pl_007-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/922/pl_007-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°153/2002, de 20 de dezembro de 2002.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/927/pl_008-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/927/pl_008-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar/ratificar convênio com a Fundação Hospitalar Santa Terezinha de Erechim – FHSTE, e dá outras providências.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/928/pl_009-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/928/pl_009-2024.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação Especial de Desempenho – GED para desempenho de atividade de Controlador e Emissor de Ordens de Compras e dá outras providências</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/929/pl_010-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/929/pl_010-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a assinar Termo de Permissão de Uso e dá outras providências.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/930/pl_011-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/930/pl_011-2024.pdf</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/955/pl_12-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/955/pl_12-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Marcelino Ramos – RS a firmar convênio com o município de Viadutos – RS, para construção de uma ponte na Linha Nossa Senhora da Saúde divisa dos Municípios.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/959/pl_13-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/959/pl_13-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar ações de enfrentamento a evento climático adverso em Municípios do Estado do Rio Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/964/pl_14-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/964/pl_14-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/965/pl_15-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/965/pl_15-2024.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de R$ 8.000,00 por superávit financeiro.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/966/pl_16-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/966/pl_16-2024.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de R$ 2.500,00 por excesso de arrecadação.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/967/pl_17-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/967/pl_17-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação com o Estado do Rio Grande do Sul para compor o Sistema de Segurança Integrada e dá outras providências.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/969/pl_18-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/969/pl_18-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de excepcional interesse público junto à Companhia Águas Termais Marcelino Ramos - TERMASA e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/970/pl_19-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/970/pl_19-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de Concurso Público junto à Companhia Águas Termais Marcelino Ramos - TERMASA e dá outras providências.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/918/pll_01-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/918/pll_01-2024.pdf</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/940/pll_02-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/940/pll_02-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Circuito Cicloturístico Volta Fechada da Linha São Sebastião - Marcelino Ramos/RS.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/924/01-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/924/01-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação do Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/926/02-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/926/02-2024.pdf</t>
   </si>
   <si>
     <t>Solicita incentivo à fruticultura (citros) e ao cultivo de erva-mate.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/953/03-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/953/03-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações e providências acerca de episódio de desmoronamento ocorrido no Município.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/954/04-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/954/04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita programa de inclusão digital/acesso à internet no meio rural.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/956/05-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/956/05-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre obras de pavimentação asfáltica no Município.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/957/emenda_01-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/957/emenda_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º e inclui o Anexo I ao Projeto de Lei Legislativo.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/960/emenda_02-2024.pdf</t>
+    <t>http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/960/emenda_02-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Legislativo n° 002/2024.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>EMPE</t>
   </si>
   <si>
     <t>Emenda Modificativa do Poder Executivo</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 001/2024 ao Projeto de Lei Municipal n° 014/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1029,68 +1041,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/925/01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/936/02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/941/03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/951/04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/952/05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/961/06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/937/02-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/942/03-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/943/04-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/944/05-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/945/06-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/962/07-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/963/08-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/971/09-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/972/10-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/932/02-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/933/03-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/934/04-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/935/05-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/938/06-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/939/07-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/946/08-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/947/09-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/948/10-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/949/11-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/950/12-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/958/13-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/915/pl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/916/pl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/917/pl_003-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/919/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/920/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/921/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/922/pl_007-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/927/pl_008-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/928/pl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/929/pl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/930/pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/955/pl_12-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/959/pl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/964/pl_14-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/965/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/966/pl_16-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/967/pl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/969/pl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/970/pl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/918/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/940/pll_02-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/924/01-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/926/02-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/953/03-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/954/04-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/956/05-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/957/emenda_01-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/960/emenda_02-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/925/01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/936/02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/941/03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/951/04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/952/05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/961/06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/937/02-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/942/03-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/943/04-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/944/05-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/945/06-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/962/07-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/963/08-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/971/09-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/972/10-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/932/02-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/933/03-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/934/04-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/935/05-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/938/06-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/939/07-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/946/08-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/947/09-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/948/10-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/949/11-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/950/12-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/958/13-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/915/pl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/916/pl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/917/pl_003-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/919/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/920/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/921/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/922/pl_007-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/927/pl_008-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/928/pl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/929/pl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/930/pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/955/pl_12-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/959/pl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/964/pl_14-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/965/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/966/pl_16-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/967/pl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/969/pl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/970/pl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/918/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/940/pll_02-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/924/01-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/926/02-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/953/03-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/954/04-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/956/05-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/957/emenda_01-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/sapl/public/materialegislativa/2024/960/emenda_02-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marcelinoramos.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H59"/>
+  <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="177.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1240,1317 +1252,1369 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>40</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>40</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="H10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F13" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
         <v>74</v>
-      </c>
-[...19 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" t="s">
         <v>78</v>
-      </c>
-[...19 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" t="s">
+        <v>85</v>
+      </c>
+      <c r="F20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H20" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B21" t="s">
-[...11 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B22" t="s">
-[...11 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" t="s">
+        <v>85</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B23" t="s">
-[...14 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" t="s">
+        <v>85</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
-[...14 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" t="s">
+        <v>85</v>
+      </c>
+      <c r="F25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B25" t="s">
-[...14 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" t="s">
+        <v>84</v>
+      </c>
+      <c r="E26" t="s">
+        <v>85</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" t="s">
+        <v>84</v>
+      </c>
+      <c r="E27" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" t="s">
+        <v>55</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H27" t="s">
         <v>108</v>
-      </c>
-[...16 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" t="s">
+        <v>84</v>
+      </c>
+      <c r="E28" t="s">
+        <v>85</v>
+      </c>
+      <c r="F28" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H28" t="s">
         <v>111</v>
-      </c>
-[...19 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E29" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="H29" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E30" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F30" t="s">
-        <v>121</v>
+        <v>62</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
       <c r="E31" t="s">
-        <v>126</v>
+        <v>85</v>
+      </c>
+      <c r="F31" t="s">
+        <v>62</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="D32" t="s">
+        <v>84</v>
+      </c>
+      <c r="E32" t="s">
+        <v>85</v>
+      </c>
+      <c r="F32" t="s">
         <v>125</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>129</v>
+      </c>
+      <c r="E33" t="s">
+        <v>130</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H33" t="s">
         <v>132</v>
-      </c>
-[...16 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" t="s">
+        <v>129</v>
+      </c>
+      <c r="E34" t="s">
+        <v>130</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H34" t="s">
         <v>135</v>
-      </c>
-[...16 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" t="s">
+        <v>129</v>
+      </c>
+      <c r="E35" t="s">
+        <v>130</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H35" t="s">
         <v>138</v>
-      </c>
-[...16 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>139</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>26</v>
+      </c>
+      <c r="D36" t="s">
+        <v>129</v>
+      </c>
+      <c r="E36" t="s">
+        <v>130</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H36" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" t="s">
+        <v>129</v>
+      </c>
+      <c r="E37" t="s">
+        <v>130</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H37" t="s">
         <v>144</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" t="s">
+        <v>129</v>
+      </c>
+      <c r="E38" t="s">
+        <v>130</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H38" t="s">
         <v>147</v>
-      </c>
-[...16 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>148</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" t="s">
+        <v>129</v>
+      </c>
+      <c r="E39" t="s">
+        <v>130</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H39" t="s">
         <v>150</v>
-      </c>
-[...16 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" t="s">
+        <v>129</v>
+      </c>
+      <c r="E40" t="s">
+        <v>130</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H40" t="s">
         <v>153</v>
-      </c>
-[...16 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>154</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>76</v>
+      </c>
+      <c r="D41" t="s">
+        <v>129</v>
+      </c>
+      <c r="E41" t="s">
+        <v>130</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H41" t="s">
         <v>156</v>
-      </c>
-[...16 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>80</v>
+      </c>
+      <c r="D42" t="s">
+        <v>129</v>
+      </c>
+      <c r="E42" t="s">
+        <v>130</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B42" t="s">
-[...11 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>160</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>116</v>
+      </c>
+      <c r="D43" t="s">
+        <v>129</v>
+      </c>
+      <c r="E43" t="s">
+        <v>130</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B43" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>162</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>120</v>
+      </c>
+      <c r="D44" t="s">
+        <v>129</v>
+      </c>
+      <c r="E44" t="s">
+        <v>130</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H44" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>169</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E45" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="H45" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E46" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="H46" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E47" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="H47" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E48" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="H48" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D49" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E49" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="H49" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="D50" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="E50" t="s">
-        <v>190</v>
+        <v>130</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="H50" t="s">
-        <v>128</v>
+        <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>189</v>
       </c>
       <c r="D51" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="E51" t="s">
+        <v>130</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="F51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E52" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>194</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H52" t="s">
-        <v>199</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E53" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="H53" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>199</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>200</v>
+      </c>
+      <c r="E54" t="s">
+        <v>201</v>
+      </c>
+      <c r="F54" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H54" t="s">
         <v>203</v>
-      </c>
-[...19 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>204</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" t="s">
+        <v>201</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H55" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>207</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" t="s">
+        <v>200</v>
+      </c>
+      <c r="E56" t="s">
+        <v>201</v>
+      </c>
+      <c r="F56" t="s">
+        <v>62</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H56" t="s">
         <v>209</v>
-      </c>
-[...19 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>210</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D57" t="s">
+        <v>200</v>
+      </c>
+      <c r="E57" t="s">
+        <v>201</v>
+      </c>
+      <c r="F57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H57" t="s">
         <v>212</v>
-      </c>
-[...19 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D58" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="E58" t="s">
+        <v>201</v>
+      </c>
+      <c r="F58" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="F58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
+        <v>217</v>
+      </c>
+      <c r="E59" t="s">
+        <v>218</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H59" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
         <v>221</v>
       </c>
-      <c r="E59" t="s">
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>217</v>
+      </c>
+      <c r="E60" t="s">
+        <v>218</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="G59" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H59" t="s">
+      <c r="H60" t="s">
         <v>223</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>224</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>225</v>
+      </c>
+      <c r="E61" t="s">
+        <v>226</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H61" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2569,50 +2633,52 @@
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>